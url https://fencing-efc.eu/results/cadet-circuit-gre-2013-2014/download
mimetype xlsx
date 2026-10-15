--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -768,51 +768,51 @@
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>12.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
@@ -1281,51 +1281,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
@@ -1363,51 +1363,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>67</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>68</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>69</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>70</v>
       </c>
     </row>