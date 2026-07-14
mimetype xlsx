--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -808,88 +808,88 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>12.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>12.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>12.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
@@ -902,108 +902,108 @@
       </c>
       <c r="B15">
         <v>12.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>12.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>12.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1153,71 +1153,71 @@
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>6.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>6.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
@@ -1312,51 +1312,51 @@
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
     </row>