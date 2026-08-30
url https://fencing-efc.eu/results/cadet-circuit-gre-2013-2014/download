--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -631,51 +631,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>48.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>39.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1431,68 +1431,68 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>72</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>