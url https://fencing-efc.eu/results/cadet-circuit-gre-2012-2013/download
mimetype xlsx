--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -742,51 +742,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1608,51 +1608,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>76</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>77</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>78</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
         <v>79</v>
       </c>
     </row>