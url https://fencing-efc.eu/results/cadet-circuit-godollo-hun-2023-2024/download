--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2551,51 +2551,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -2807,51 +2807,51 @@
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3109,51 +3109,51 @@
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>38</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
       <c r="F33" t="s">
@@ -3186,51 +3186,51 @@
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>71</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
@@ -3300,51 +3300,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3414,51 +3414,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>90</v>
       </c>
       <c r="F48" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3471,51 +3471,51 @@
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>32</v>
       </c>
       <c r="F50" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>56</v>
       </c>
       <c r="F51" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3685,51 +3685,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>110</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>65</v>
       </c>
       <c r="F63" t="s">
         <v>111</v>
       </c>
     </row>
@@ -3910,51 +3910,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>124</v>
       </c>
       <c r="D74">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>90</v>
       </c>
       <c r="F74" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>126</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
@@ -4121,51 +4121,51 @@
       </c>
       <c r="C84" t="s">
         <v>138</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>32</v>
       </c>
       <c r="F84" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>140</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>41</v>
       </c>
       <c r="F86" t="s">
@@ -4215,51 +4215,51 @@
       </c>
       <c r="C89" t="s">
         <v>143</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>144</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>32</v>
       </c>
       <c r="F90" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>145</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>32</v>
       </c>
       <c r="F91" t="s">
@@ -4466,51 +4466,51 @@
       </c>
       <c r="C102" t="s">
         <v>162</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>163</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>164</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>32</v>
       </c>
       <c r="F104" t="s">
         <v>165</v>
       </c>
     </row>
@@ -4523,51 +4523,51 @@
       </c>
       <c r="C105" t="s">
         <v>166</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>167</v>
       </c>
       <c r="F105" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>169</v>
       </c>
       <c r="D106">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>170</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
@@ -4651,51 +4651,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>178</v>
       </c>
       <c r="D112">
         <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>179</v>
       </c>
       <c r="D113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>41</v>
       </c>
       <c r="F113" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>181</v>
       </c>
       <c r="D114">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>71</v>
       </c>
       <c r="F114" t="s">
@@ -4728,51 +4728,51 @@
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>184</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>185</v>
       </c>
       <c r="F117" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>187</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>32</v>
       </c>
       <c r="F118" t="s">
@@ -5005,102 +5005,102 @@
       </c>
       <c r="C130" t="s">
         <v>202</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>56</v>
       </c>
       <c r="F130" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
       <c r="D131">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>32</v>
       </c>
       <c r="F131" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>205</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>71</v>
       </c>
       <c r="F132" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>153</v>
       </c>
       <c r="F133" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>209</v>
       </c>
       <c r="D134">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>153</v>
       </c>
       <c r="F134" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>210</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>127</v>
       </c>
     </row>
@@ -5206,51 +5206,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>221</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>23</v>
       </c>
       <c r="F142" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>222</v>
       </c>
       <c r="D143">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>56</v>
       </c>
       <c r="F143" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>223</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>48</v>
       </c>
     </row>
@@ -5342,85 +5342,85 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>229</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>230</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>32</v>
       </c>
       <c r="F151" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>231</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>153</v>
       </c>
       <c r="F152" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>233</v>
       </c>
       <c r="D153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>153</v>
       </c>
       <c r="F153" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>234</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>65</v>
       </c>
       <c r="F154" t="s">
         <v>111</v>
       </c>
     </row>
@@ -5526,51 +5526,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>241</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>185</v>
       </c>
       <c r="F161" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>242</v>
       </c>
       <c r="D162">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>244</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>32</v>
       </c>
       <c r="F163" t="s">
         <v>165</v>
       </c>
     </row>
@@ -5710,51 +5710,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>255</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>71</v>
       </c>
       <c r="F172" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>257</v>
       </c>
       <c r="D173">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>153</v>
       </c>
       <c r="F173" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>259</v>
       </c>
       <c r="D174">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>71</v>
       </c>
       <c r="F174" t="s">
         <v>84</v>
       </c>
     </row>
@@ -5778,68 +5778,68 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>261</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>262</v>
       </c>
       <c r="D177">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>56</v>
       </c>
       <c r="F177" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>263</v>
       </c>
       <c r="D178">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>264</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>56</v>
       </c>
       <c r="F179" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
@@ -5860,51 +5860,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>267</v>
       </c>
       <c r="D181">
         <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>153</v>
       </c>
       <c r="F181" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>269</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>19</v>
       </c>
       <c r="F182" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>270</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>65</v>
       </c>
       <c r="F183" t="s">
         <v>86</v>
       </c>
     </row>
@@ -6098,102 +6098,102 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>285</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>32</v>
       </c>
       <c r="F195" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
       </c>
       <c r="C196" t="s">
         <v>286</v>
       </c>
       <c r="D196">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E196" t="s">
         <v>10</v>
       </c>
       <c r="F196" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>287</v>
       </c>
       <c r="D197">
         <v>18</v>
       </c>
       <c r="E197" t="s">
         <v>65</v>
       </c>
       <c r="F197" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>288</v>
       </c>
       <c r="D198">
         <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>32</v>
       </c>
       <c r="F198" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>289</v>
       </c>
       <c r="D199">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>153</v>
       </c>
       <c r="F199" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>290</v>
       </c>
       <c r="D200">
         <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>56</v>
       </c>
       <c r="F200" t="s">
         <v>291</v>
       </c>
     </row>
@@ -6251,102 +6251,102 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>295</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>41</v>
       </c>
       <c r="F204" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>296</v>
       </c>
       <c r="D205">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E205" t="s">
         <v>153</v>
       </c>
       <c r="F205" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>297</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>10</v>
       </c>
       <c r="F206" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>298</v>
       </c>
       <c r="D207">
         <v>18</v>
       </c>
       <c r="E207" t="s">
         <v>41</v>
       </c>
       <c r="F207" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>299</v>
       </c>
       <c r="D208">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>300</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>19</v>
       </c>
       <c r="F209" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
@@ -6415,68 +6415,68 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>306</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>71</v>
       </c>
       <c r="F214" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>307</v>
       </c>
       <c r="D215">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>41</v>
       </c>
       <c r="F215" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>308</v>
       </c>
       <c r="D216">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>90</v>
       </c>
       <c r="F216" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>309</v>
       </c>
       <c r="D217">
         <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
@@ -6647,51 +6647,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>327</v>
       </c>
       <c r="D228">
         <v>17</v>
       </c>
       <c r="E228" t="s">
         <v>153</v>
       </c>
       <c r="F228" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>328</v>
       </c>
       <c r="D229">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>19</v>
       </c>
       <c r="F229" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>330</v>
       </c>
       <c r="D230">
         <v>17</v>
       </c>
       <c r="E230" t="s">
         <v>41</v>
       </c>
       <c r="F230" t="s">
         <v>119</v>
       </c>
     </row>
@@ -6797,51 +6797,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>334</v>
       </c>
       <c r="D2">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>335</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>337</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>185</v>
       </c>
       <c r="F4" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
@@ -7200,51 +7200,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>361</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>362</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>363</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
@@ -7371,51 +7371,51 @@
       </c>
       <c r="C34" t="s">
         <v>372</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>374</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>375</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
@@ -7881,51 +7881,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>403</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>404</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>405</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>153</v>
       </c>
       <c r="F63" t="s">
@@ -8095,51 +8095,51 @@
       </c>
       <c r="C72" t="s">
         <v>417</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>90</v>
       </c>
       <c r="F72" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>418</v>
       </c>
       <c r="D73">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>419</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>420</v>
       </c>
     </row>
@@ -8263,51 +8263,51 @@
       </c>
       <c r="C81" t="s">
         <v>428</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>71</v>
       </c>
       <c r="F81" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>429</v>
       </c>
       <c r="D82">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>430</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>153</v>
       </c>
       <c r="F83" t="s">
@@ -8565,51 +8565,51 @@
       </c>
       <c r="C97" t="s">
         <v>447</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>32</v>
       </c>
       <c r="F97" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>448</v>
       </c>
       <c r="D98">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>449</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>153</v>
       </c>
       <c r="F99" t="s">
         <v>208</v>
       </c>
     </row>
@@ -8696,51 +8696,51 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>454</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>456</v>
       </c>
       <c r="D105">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>214</v>
       </c>
       <c r="F105" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>457</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
     </row>
@@ -9101,71 +9101,71 @@
       </c>
       <c r="C125" t="s">
         <v>477</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>478</v>
       </c>
       <c r="D126">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>38</v>
       </c>
       <c r="F126" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>479</v>
       </c>
       <c r="D127">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>480</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>65</v>
       </c>
       <c r="F128" t="s">
         <v>481</v>
       </c>
     </row>
@@ -9232,68 +9232,68 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>485</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>325</v>
       </c>
       <c r="F132" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>486</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>56</v>
       </c>
       <c r="F133" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>487</v>
       </c>
       <c r="D134">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>65</v>
       </c>
       <c r="F134" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>488</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>59</v>
       </c>
     </row>
@@ -9317,51 +9317,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>490</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>153</v>
       </c>
       <c r="F137" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>491</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>153</v>
       </c>
       <c r="F138" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>492</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>41</v>
       </c>
       <c r="F139" t="s">
         <v>414</v>
       </c>
     </row>
@@ -9453,51 +9453,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>500</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>501</v>
       </c>
       <c r="D146">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>41</v>
       </c>
       <c r="F146" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>502</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>56</v>
       </c>
       <c r="F147" t="s">
         <v>57</v>
       </c>
     </row>
@@ -9699,65 +9699,65 @@
         <v>388</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>516</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>517</v>
       </c>
       <c r="D161">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>518</v>
       </c>
       <c r="D162">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>56</v>
       </c>
       <c r="F162" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>519</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
@@ -10030,51 +10030,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>539</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>10</v>
       </c>
       <c r="F180" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>540</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>542</v>
       </c>
       <c r="D182">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>56</v>
       </c>
       <c r="F182" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
@@ -10262,119 +10262,119 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>558</v>
       </c>
       <c r="D194">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>559</v>
       </c>
       <c r="D195">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>560</v>
       </c>
       <c r="D196">
         <v>16</v>
       </c>
       <c r="E196" t="s">
         <v>322</v>
       </c>
       <c r="F196" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>561</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>167</v>
       </c>
       <c r="F197" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>562</v>
       </c>
       <c r="D198">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>23</v>
       </c>
       <c r="F198" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>563</v>
       </c>
       <c r="D199">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>41</v>
       </c>
       <c r="F199" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>564</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
@@ -10559,51 +10559,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>576</v>
       </c>
       <c r="D212">
         <v>18</v>
       </c>
       <c r="E212" t="s">
         <v>19</v>
       </c>
       <c r="F212" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>208</v>
       </c>
       <c r="C213" t="s">
         <v>577</v>
       </c>
       <c r="D213">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>90</v>
       </c>
       <c r="F213" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>578</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
@@ -10658,113 +10658,113 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>582</v>
       </c>
       <c r="D218">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>71</v>
       </c>
       <c r="F218" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>583</v>
       </c>
       <c r="D219">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>584</v>
       </c>
       <c r="D220">
         <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>585</v>
       </c>
       <c r="D221">
         <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>32</v>
       </c>
       <c r="F221" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>586</v>
       </c>
       <c r="D222">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>322</v>
       </c>
       <c r="F222" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>587</v>
       </c>
       <c r="D223">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>71</v>
       </c>
       <c r="F223" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>589</v>
       </c>
       <c r="D224">
         <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>56</v>
       </c>
       <c r="F224" t="s">
         <v>102</v>
       </c>
     </row>
@@ -10788,51 +10788,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>591</v>
       </c>
       <c r="D226">
         <v>19</v>
       </c>
       <c r="E226" t="s">
         <v>41</v>
       </c>
       <c r="F226" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>592</v>
       </c>
       <c r="D227">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>593</v>
       </c>
       <c r="D228">
         <v>17</v>
       </c>
       <c r="E228" t="s">
         <v>41</v>
       </c>
       <c r="F228" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>225</v>
@@ -10986,51 +10986,51 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>603</v>
       </c>
       <c r="D238">
         <v>19</v>
       </c>
       <c r="E238" t="s">
         <v>56</v>
       </c>
       <c r="F238" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>604</v>
       </c>
       <c r="D239">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E239" t="s">
         <v>65</v>
       </c>
       <c r="F239" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>234</v>
       </c>
       <c r="C240" t="s">
         <v>606</v>
       </c>
       <c r="D240">
         <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>10</v>
       </c>
       <c r="F240" t="s">
         <v>251</v>
       </c>
     </row>
@@ -11054,51 +11054,51 @@
     <row r="242" spans="1:6">
       <c r="A242">
         <v>238</v>
       </c>
       <c r="C242" t="s">
         <v>609</v>
       </c>
       <c r="D242">
         <v>19</v>
       </c>
       <c r="E242" t="s">
         <v>65</v>
       </c>
       <c r="F242" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>239</v>
       </c>
       <c r="C243" t="s">
         <v>610</v>
       </c>
       <c r="D243">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E243" t="s">
         <v>611</v>
       </c>
       <c r="F243" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>613</v>
       </c>
       <c r="D244">
         <v>19</v>
       </c>
       <c r="E244" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>240</v>
@@ -11376,51 +11376,51 @@
         <v>66</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>258</v>
       </c>
       <c r="C262" t="s">
         <v>632</v>
       </c>
       <c r="D262">
         <v>19</v>
       </c>
       <c r="E262" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>259</v>
       </c>
       <c r="C263" t="s">
         <v>633</v>
       </c>
       <c r="D263">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E263" t="s">
         <v>10</v>
       </c>
       <c r="F263" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>259</v>
       </c>
       <c r="C264" t="s">
         <v>634</v>
       </c>
       <c r="D264">
         <v>19</v>
       </c>
       <c r="E264" t="s">
         <v>550</v>
       </c>
       <c r="F264" t="s">
         <v>557</v>
       </c>
     </row>
@@ -11461,51 +11461,51 @@
     <row r="267" spans="1:6">
       <c r="A267">
         <v>263</v>
       </c>
       <c r="C267" t="s">
         <v>637</v>
       </c>
       <c r="D267">
         <v>17</v>
       </c>
       <c r="E267" t="s">
         <v>153</v>
       </c>
       <c r="F267" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>263</v>
       </c>
       <c r="C268" t="s">
         <v>638</v>
       </c>
       <c r="D268">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E268" t="s">
         <v>10</v>
       </c>
       <c r="F268" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>265</v>
       </c>
       <c r="C269" t="s">
         <v>639</v>
       </c>
       <c r="D269">
         <v>17</v>
       </c>
       <c r="E269" t="s">
         <v>71</v>
       </c>
       <c r="F269" t="s">
         <v>84</v>
       </c>
     </row>
@@ -11645,85 +11645,85 @@
     <row r="278" spans="1:6">
       <c r="A278">
         <v>274</v>
       </c>
       <c r="C278" t="s">
         <v>649</v>
       </c>
       <c r="D278">
         <v>17</v>
       </c>
       <c r="E278" t="s">
         <v>10</v>
       </c>
       <c r="F278" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>275</v>
       </c>
       <c r="C279" t="s">
         <v>650</v>
       </c>
       <c r="D279">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E279" t="s">
         <v>318</v>
       </c>
       <c r="F279" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>276</v>
       </c>
       <c r="C280" t="s">
         <v>652</v>
       </c>
       <c r="D280">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E280" t="s">
         <v>322</v>
       </c>
       <c r="F280" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>277</v>
       </c>
       <c r="C281" t="s">
         <v>653</v>
       </c>
       <c r="D281">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E281" t="s">
         <v>10</v>
       </c>
       <c r="F281" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>278</v>
       </c>
       <c r="C282" t="s">
         <v>654</v>
       </c>
       <c r="D282">
         <v>18</v>
       </c>
       <c r="E282" t="s">
         <v>10</v>
       </c>
       <c r="F282" t="s">
         <v>251</v>
       </c>
     </row>