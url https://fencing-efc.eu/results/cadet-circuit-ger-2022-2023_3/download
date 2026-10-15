--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1585,51 +1585,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
@@ -1700,111 +1700,111 @@
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10">
         <v>96.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11">
         <v>78.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13">
         <v>60.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
@@ -1917,71 +1917,71 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>12</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>13</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>14</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
@@ -2097,71 +2097,71 @@
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>46</v>
       </c>
       <c r="F30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>72</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -2414,91 +2414,91 @@
       </c>
       <c r="C45" t="s">
         <v>98</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>86</v>
       </c>
       <c r="F45" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>37</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
       <c r="F46" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>38</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>39</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>102</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>60</v>
       </c>
       <c r="F48" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>104</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
@@ -3008,51 +3008,51 @@
       </c>
       <c r="C75" t="s">
         <v>144</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>60</v>
       </c>
       <c r="F75" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>67</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>146</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>68</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
@@ -3088,51 +3088,51 @@
       </c>
       <c r="C79" t="s">
         <v>150</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>46</v>
       </c>
       <c r="F79" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>71</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>152</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>72</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>154</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>46</v>
       </c>
       <c r="F81" t="s">
         <v>69</v>
       </c>
     </row>
@@ -3185,51 +3185,51 @@
       </c>
       <c r="C84" t="s">
         <v>159</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>60</v>
       </c>
       <c r="F84" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>76</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>160</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>46</v>
       </c>
       <c r="F85" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>77</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>161</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
@@ -3385,51 +3385,51 @@
       </c>
       <c r="C94" t="s">
         <v>173</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>27</v>
       </c>
       <c r="F94" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>174</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>46</v>
       </c>
       <c r="F95" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>87</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
@@ -3485,51 +3485,51 @@
       </c>
       <c r="C99" t="s">
         <v>182</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>91</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>184</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>92</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>186</v>
       </c>
     </row>
@@ -3559,51 +3559,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>189</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>95</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>190</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>95</v>
       </c>
       <c r="F104" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>96</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>192</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>193</v>
       </c>
       <c r="F105" t="s">
@@ -4036,51 +4036,51 @@
       </c>
       <c r="C127" t="s">
         <v>229</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>39</v>
       </c>
       <c r="F127" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>119</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>230</v>
       </c>
       <c r="D128">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>60</v>
       </c>
       <c r="F128" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>120</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>231</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
@@ -4312,51 +4312,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>133</v>
       </c>
       <c r="C142" t="s">
         <v>249</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>60</v>
       </c>
       <c r="F142" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>134</v>
       </c>
       <c r="C143" t="s">
         <v>250</v>
       </c>
       <c r="D143">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>153</v>
       </c>
       <c r="F143" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>252</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>123</v>
       </c>
     </row>
@@ -4635,51 +4635,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>152</v>
       </c>
       <c r="C161" t="s">
         <v>276</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>153</v>
       </c>
       <c r="C162" t="s">
         <v>277</v>
       </c>
       <c r="D162">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>86</v>
       </c>
       <c r="F162" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>279</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>60</v>
       </c>
       <c r="F163" t="s">
         <v>145</v>
       </c>
     </row>
@@ -4754,51 +4754,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>159</v>
       </c>
       <c r="C168" t="s">
         <v>286</v>
       </c>
       <c r="D168">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>86</v>
       </c>
       <c r="F168" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>160</v>
       </c>
       <c r="C169" t="s">
         <v>287</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>161</v>
       </c>
       <c r="C170" t="s">
         <v>288</v>
       </c>
       <c r="D170">
         <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>123</v>
       </c>
     </row>
@@ -4873,119 +4873,119 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>166</v>
       </c>
       <c r="C175" t="s">
         <v>295</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>75</v>
       </c>
       <c r="F175" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>167</v>
       </c>
       <c r="C176" t="s">
         <v>297</v>
       </c>
       <c r="D176">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>168</v>
       </c>
       <c r="C177" t="s">
         <v>299</v>
       </c>
       <c r="D177">
         <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>169</v>
       </c>
       <c r="C178" t="s">
         <v>300</v>
       </c>
       <c r="D178">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>20</v>
       </c>
       <c r="F178" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>169</v>
       </c>
       <c r="C179" t="s">
         <v>301</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>20</v>
       </c>
       <c r="F179" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>171</v>
       </c>
       <c r="C180" t="s">
         <v>302</v>
       </c>
       <c r="D180">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>172</v>
       </c>
       <c r="C181" t="s">
         <v>303</v>
       </c>
       <c r="D181">
         <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
@@ -5088,51 +5088,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>179</v>
       </c>
       <c r="C188" t="s">
         <v>312</v>
       </c>
       <c r="D188">
         <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>75</v>
       </c>
       <c r="F188" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>180</v>
       </c>
       <c r="C189" t="s">
         <v>314</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>27</v>
       </c>
       <c r="F189" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>181</v>
       </c>
       <c r="C190" t="s">
         <v>315</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>123</v>
       </c>
     </row>
@@ -5320,51 +5320,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>193</v>
       </c>
       <c r="C202" t="s">
         <v>335</v>
       </c>
       <c r="D202">
         <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>86</v>
       </c>
       <c r="F202" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>194</v>
       </c>
       <c r="C203" t="s">
         <v>337</v>
       </c>
       <c r="D203">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>86</v>
       </c>
       <c r="F203" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>195</v>
       </c>
       <c r="C204" t="s">
         <v>339</v>
       </c>
       <c r="D204">
         <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>120</v>
       </c>
       <c r="F204" t="s">
         <v>121</v>
       </c>
     </row>