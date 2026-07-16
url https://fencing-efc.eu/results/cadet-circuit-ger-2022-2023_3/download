--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1638,51 +1638,51 @@
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>22</v>
@@ -1900,51 +1900,51 @@
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>11</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>12</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
@@ -2017,51 +2017,51 @@
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>60</v>
       </c>
       <c r="F25" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>17</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>62</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>18</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
@@ -2077,51 +2077,51 @@
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>20</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>46</v>
       </c>
       <c r="F30" t="s">
@@ -2174,51 +2174,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>74</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>24</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>76</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>46</v>
       </c>
       <c r="F35" t="s">
@@ -2234,51 +2234,51 @@
       </c>
       <c r="C36" t="s">
         <v>80</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>28</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>82</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>29</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
@@ -2294,111 +2294,111 @@
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>86</v>
       </c>
       <c r="F39" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>31</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>88</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>32</v>
       </c>
       <c r="B41">
         <v>12.0</v>
       </c>
       <c r="C41" t="s">
         <v>90</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>60</v>
       </c>
       <c r="F41" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>33</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>92</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>46</v>
       </c>
       <c r="F42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>34</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>94</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>95</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>35</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>97</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>46</v>
       </c>
       <c r="F44" t="s">
@@ -2474,51 +2474,51 @@
       </c>
       <c r="C48" t="s">
         <v>102</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>60</v>
       </c>
       <c r="F48" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>104</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>41</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>106</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2591,131 +2591,131 @@
       </c>
       <c r="C54" t="s">
         <v>111</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>46</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>113</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>60</v>
       </c>
       <c r="F55" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>47</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>114</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>48</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>115</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>117</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>46</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>50</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>119</v>
       </c>
       <c r="D59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>120</v>
       </c>
       <c r="F59" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>51</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>122</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -2831,51 +2831,51 @@
       </c>
       <c r="C66" t="s">
         <v>130</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>95</v>
       </c>
       <c r="F66" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>58</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>132</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>46</v>
       </c>
       <c r="F67" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>59</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>133</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>95</v>
       </c>
       <c r="F68" t="s">
@@ -2931,51 +2931,51 @@
       </c>
       <c r="C71" t="s">
         <v>138</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>75</v>
       </c>
       <c r="F71" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>63</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>140</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>64</v>
       </c>
       <c r="B73">
         <v>6.0</v>
       </c>
       <c r="C73" t="s">
         <v>141</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>95</v>
       </c>
     </row>
@@ -3205,71 +3205,71 @@
       </c>
       <c r="C85" t="s">
         <v>160</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>46</v>
       </c>
       <c r="F85" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>77</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>161</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>78</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>162</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>46</v>
       </c>
       <c r="F87" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>79</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>164</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
@@ -3365,51 +3365,51 @@
       </c>
       <c r="C93" t="s">
         <v>172</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>85</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>173</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>27</v>
       </c>
       <c r="F94" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>174</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>46</v>
       </c>
       <c r="F95" t="s">
@@ -3522,168 +3522,168 @@
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>93</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>187</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>120</v>
       </c>
       <c r="F102" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>94</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>189</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>95</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>190</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>95</v>
       </c>
       <c r="F104" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>96</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>192</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>193</v>
       </c>
       <c r="F105" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>97</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>195</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>98</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>197</v>
       </c>
       <c r="D107">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>60</v>
       </c>
       <c r="F107" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>99</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>199</v>
       </c>
       <c r="D108">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>60</v>
       </c>
       <c r="F108" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>100</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>200</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
@@ -3699,51 +3699,51 @@
       </c>
       <c r="C110" t="s">
         <v>201</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>39</v>
       </c>
       <c r="F110" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>102</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>203</v>
       </c>
       <c r="D111">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>86</v>
       </c>
       <c r="F111" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>103</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>205</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>60</v>
       </c>
       <c r="F112" t="s">
@@ -3759,51 +3759,51 @@
       </c>
       <c r="C113" t="s">
         <v>206</v>
       </c>
       <c r="D113">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>27</v>
       </c>
       <c r="F113" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>105</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>207</v>
       </c>
       <c r="D114">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>106</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>209</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
@@ -3839,51 +3839,51 @@
       </c>
       <c r="C117" t="s">
         <v>212</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>39</v>
       </c>
       <c r="F117" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>109</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>213</v>
       </c>
       <c r="D118">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>75</v>
       </c>
       <c r="F118" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>110</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>215</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
@@ -3976,51 +3976,51 @@
       </c>
       <c r="C124" t="s">
         <v>223</v>
       </c>
       <c r="D124">
         <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>116</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>225</v>
       </c>
       <c r="D125">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>117</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>227</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>86</v>
       </c>
       <c r="F126" t="s">
@@ -4096,71 +4096,71 @@
       </c>
       <c r="C130" t="s">
         <v>233</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>122</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>234</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>60</v>
       </c>
       <c r="F131" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>123</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>235</v>
       </c>
       <c r="D132">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>27</v>
       </c>
       <c r="F132" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>124</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>236</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>20</v>
       </c>
       <c r="F133" t="s">
@@ -4261,51 +4261,51 @@
         <v>244</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>130</v>
       </c>
       <c r="C139" t="s">
         <v>245</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>131</v>
       </c>
       <c r="C140" t="s">
         <v>247</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>132</v>
       </c>
       <c r="C141" t="s">
         <v>248</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>39</v>
       </c>
       <c r="F141" t="s">
         <v>202</v>
       </c>
     </row>
@@ -4329,68 +4329,68 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>134</v>
       </c>
       <c r="C143" t="s">
         <v>250</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>153</v>
       </c>
       <c r="F143" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>252</v>
       </c>
       <c r="D144">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>253</v>
       </c>
       <c r="D145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>95</v>
       </c>
       <c r="F145" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>137</v>
       </c>
       <c r="C146" t="s">
         <v>254</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>60</v>
       </c>
       <c r="F146" t="s">
         <v>145</v>
       </c>
     </row>
@@ -4448,68 +4448,68 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>141</v>
       </c>
       <c r="C150" t="s">
         <v>259</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>142</v>
       </c>
       <c r="C151" t="s">
         <v>260</v>
       </c>
       <c r="D151">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>27</v>
       </c>
       <c r="F151" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>261</v>
       </c>
       <c r="D152">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>144</v>
       </c>
       <c r="C153" t="s">
         <v>262</v>
       </c>
       <c r="D153">
         <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>263</v>
       </c>
     </row>
@@ -4533,102 +4533,102 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>146</v>
       </c>
       <c r="C155" t="s">
         <v>267</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>153</v>
       </c>
       <c r="F155" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>147</v>
       </c>
       <c r="C156" t="s">
         <v>269</v>
       </c>
       <c r="D156">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>86</v>
       </c>
       <c r="F156" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>148</v>
       </c>
       <c r="C157" t="s">
         <v>271</v>
       </c>
       <c r="D157">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>60</v>
       </c>
       <c r="F157" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>149</v>
       </c>
       <c r="C158" t="s">
         <v>272</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>273</v>
       </c>
       <c r="D159">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>151</v>
       </c>
       <c r="C160" t="s">
         <v>274</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>27</v>
       </c>
       <c r="F160" t="s">
         <v>275</v>
       </c>
     </row>
@@ -4669,51 +4669,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>279</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>60</v>
       </c>
       <c r="F163" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>155</v>
       </c>
       <c r="C164" t="s">
         <v>280</v>
       </c>
       <c r="D164">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>155</v>
       </c>
       <c r="C165" t="s">
         <v>282</v>
       </c>
       <c r="D165">
         <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
         <v>21</v>
       </c>
     </row>
@@ -4805,51 +4805,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>162</v>
       </c>
       <c r="C171" t="s">
         <v>289</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>75</v>
       </c>
       <c r="F171" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>162</v>
       </c>
       <c r="C172" t="s">
         <v>291</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>46</v>
       </c>
       <c r="F172" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>164</v>
       </c>
       <c r="C173" t="s">
         <v>293</v>
       </c>
       <c r="D173">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>60</v>
       </c>
       <c r="F173" t="s">
         <v>145</v>
       </c>
     </row>
@@ -4924,82 +4924,82 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>169</v>
       </c>
       <c r="C178" t="s">
         <v>300</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>20</v>
       </c>
       <c r="F178" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>169</v>
       </c>
       <c r="C179" t="s">
         <v>301</v>
       </c>
       <c r="D179">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>20</v>
       </c>
       <c r="F179" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>171</v>
       </c>
       <c r="C180" t="s">
         <v>302</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>172</v>
       </c>
       <c r="C181" t="s">
         <v>303</v>
       </c>
       <c r="D181">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
       </c>
       <c r="C182" t="s">
         <v>304</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>305</v>
       </c>
     </row>
@@ -5037,68 +5037,68 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>175</v>
       </c>
       <c r="C185" t="s">
         <v>308</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>177</v>
       </c>
       <c r="C186" t="s">
         <v>309</v>
       </c>
       <c r="D186">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>75</v>
       </c>
       <c r="F186" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>178</v>
       </c>
       <c r="C187" t="s">
         <v>310</v>
       </c>
       <c r="D187">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>153</v>
       </c>
       <c r="F187" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>179</v>
       </c>
       <c r="C188" t="s">
         <v>312</v>
       </c>
       <c r="D188">
         <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>75</v>
       </c>
       <c r="F188" t="s">
         <v>313</v>
       </c>
     </row>
@@ -5122,85 +5122,85 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>181</v>
       </c>
       <c r="C190" t="s">
         <v>315</v>
       </c>
       <c r="D190">
         <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>182</v>
       </c>
       <c r="C191" t="s">
         <v>316</v>
       </c>
       <c r="D191">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>182</v>
       </c>
       <c r="C192" t="s">
         <v>318</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
       </c>
       <c r="C193" t="s">
         <v>320</v>
       </c>
       <c r="D193">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>185</v>
       </c>
       <c r="C194" t="s">
         <v>322</v>
       </c>
       <c r="D194">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>20</v>
       </c>
       <c r="F194" t="s">
         <v>323</v>
       </c>
     </row>
@@ -5371,102 +5371,102 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>195</v>
       </c>
       <c r="C205" t="s">
         <v>340</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>120</v>
       </c>
       <c r="F205" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>195</v>
       </c>
       <c r="C206" t="s">
         <v>341</v>
       </c>
       <c r="D206">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>342</v>
       </c>
       <c r="F206" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>198</v>
       </c>
       <c r="C207" t="s">
         <v>344</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>199</v>
       </c>
       <c r="C208" t="s">
         <v>345</v>
       </c>
       <c r="D208">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>199</v>
       </c>
       <c r="C209" t="s">
         <v>347</v>
       </c>
       <c r="D209">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>46</v>
       </c>
       <c r="F209" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>201</v>
       </c>
       <c r="C210" t="s">
         <v>348</v>
       </c>
       <c r="D210">
         <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>7</v>
       </c>
       <c r="F210" t="s">
         <v>346</v>
       </c>
     </row>
@@ -5711,85 +5711,85 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>216</v>
       </c>
       <c r="C225" t="s">
         <v>369</v>
       </c>
       <c r="D225">
         <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>216</v>
       </c>
       <c r="C226" t="s">
         <v>370</v>
       </c>
       <c r="D226">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E226" t="s">
         <v>7</v>
       </c>
       <c r="F226" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>218</v>
       </c>
       <c r="C227" t="s">
         <v>371</v>
       </c>
       <c r="D227">
         <v>18</v>
       </c>
       <c r="E227" t="s">
         <v>7</v>
       </c>
       <c r="F227" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>219</v>
       </c>
       <c r="C228" t="s">
         <v>372</v>
       </c>
       <c r="D228">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>220</v>
       </c>
       <c r="C229" t="s">
         <v>373</v>
       </c>
       <c r="D229">
         <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>7</v>
       </c>
       <c r="F229" t="s">
         <v>123</v>
       </c>
     </row>
@@ -5813,85 +5813,85 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>222</v>
       </c>
       <c r="C231" t="s">
         <v>375</v>
       </c>
       <c r="D231">
         <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>7</v>
       </c>
       <c r="F231" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>223</v>
       </c>
       <c r="C232" t="s">
         <v>376</v>
       </c>
       <c r="D232">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E232" t="s">
         <v>7</v>
       </c>
       <c r="F232" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>224</v>
       </c>
       <c r="C233" t="s">
         <v>377</v>
       </c>
       <c r="D233">
         <v>20</v>
       </c>
       <c r="E233" t="s">
         <v>7</v>
       </c>
       <c r="F233" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>225</v>
       </c>
       <c r="C234" t="s">
         <v>378</v>
       </c>
       <c r="D234">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E234" t="s">
         <v>13</v>
       </c>
       <c r="F234" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>