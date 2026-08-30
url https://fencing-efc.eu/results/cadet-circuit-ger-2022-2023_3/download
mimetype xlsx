--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -1652,51 +1652,51 @@
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>24</v>
@@ -1957,51 +1957,51 @@
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>14</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>15</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -2274,51 +2274,51 @@
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>30</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>86</v>
       </c>
       <c r="F39" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>31</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>88</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
@@ -2691,91 +2691,91 @@
       </c>
       <c r="C59" t="s">
         <v>119</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>120</v>
       </c>
       <c r="F59" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>51</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>122</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>52</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>124</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>60</v>
       </c>
       <c r="F61" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>53</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>125</v>
       </c>
       <c r="D62">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>95</v>
       </c>
       <c r="F62" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>54</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>127</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>60</v>
       </c>
       <c r="F63" t="s">
@@ -2811,51 +2811,51 @@
       </c>
       <c r="C65" t="s">
         <v>129</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>60</v>
       </c>
       <c r="F65" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>57</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>130</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>95</v>
       </c>
       <c r="F66" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>58</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>132</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>46</v>
       </c>
       <c r="F67" t="s">
@@ -3048,51 +3048,51 @@
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>69</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>148</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>120</v>
       </c>
       <c r="F78" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>150</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>46</v>
       </c>
       <c r="F79" t="s">
@@ -3425,51 +3425,51 @@
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>88</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>178</v>
       </c>
       <c r="D97">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>89</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>180</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
@@ -3599,51 +3599,51 @@
       </c>
       <c r="C105" t="s">
         <v>192</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>193</v>
       </c>
       <c r="F105" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>97</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>195</v>
       </c>
       <c r="D106">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>98</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>197</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>60</v>
       </c>
       <c r="F107" t="s">
@@ -3739,51 +3739,51 @@
       </c>
       <c r="C112" t="s">
         <v>205</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>60</v>
       </c>
       <c r="F112" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>103</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>206</v>
       </c>
       <c r="D113">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>27</v>
       </c>
       <c r="F113" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>105</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>207</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
@@ -3799,51 +3799,51 @@
       </c>
       <c r="C115" t="s">
         <v>209</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>106</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>210</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>108</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>212</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>39</v>
       </c>
       <c r="F117" t="s">
@@ -3879,71 +3879,71 @@
       </c>
       <c r="C119" t="s">
         <v>215</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>110</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>217</v>
       </c>
       <c r="D120">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>39</v>
       </c>
       <c r="F120" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>112</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>219</v>
       </c>
       <c r="D121">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>112</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>220</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4176,51 +4176,51 @@
       </c>
       <c r="C134" t="s">
         <v>237</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>46</v>
       </c>
       <c r="F134" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>126</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>238</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>127</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>240</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="F136" t="s">
         <v>241</v>
       </c>
     </row>
@@ -4380,51 +4380,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>137</v>
       </c>
       <c r="C146" t="s">
         <v>254</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>60</v>
       </c>
       <c r="F146" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>138</v>
       </c>
       <c r="C147" t="s">
         <v>255</v>
       </c>
       <c r="D147">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>139</v>
       </c>
       <c r="C148" t="s">
         <v>257</v>
       </c>
       <c r="D148">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
         <v>56</v>
       </c>
     </row>
@@ -4703,51 +4703,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>155</v>
       </c>
       <c r="C165" t="s">
         <v>282</v>
       </c>
       <c r="D165">
         <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>155</v>
       </c>
       <c r="C166" t="s">
         <v>283</v>
       </c>
       <c r="D166">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>86</v>
       </c>
       <c r="F166" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>158</v>
       </c>
       <c r="C167" t="s">
         <v>285</v>
       </c>
       <c r="D167">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>39</v>
       </c>
       <c r="F167" t="s">
         <v>44</v>
       </c>
     </row>
@@ -4788,51 +4788,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>161</v>
       </c>
       <c r="C170" t="s">
         <v>288</v>
       </c>
       <c r="D170">
         <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>162</v>
       </c>
       <c r="C171" t="s">
         <v>289</v>
       </c>
       <c r="D171">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>75</v>
       </c>
       <c r="F171" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>162</v>
       </c>
       <c r="C172" t="s">
         <v>291</v>
       </c>
       <c r="D172">
         <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>46</v>
       </c>
       <c r="F172" t="s">
         <v>292</v>
       </c>
     </row>
@@ -4856,51 +4856,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>165</v>
       </c>
       <c r="C174" t="s">
         <v>294</v>
       </c>
       <c r="D174">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>86</v>
       </c>
       <c r="F174" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>166</v>
       </c>
       <c r="C175" t="s">
         <v>295</v>
       </c>
       <c r="D175">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>75</v>
       </c>
       <c r="F175" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>167</v>
       </c>
       <c r="C176" t="s">
         <v>297</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>298</v>
       </c>
     </row>
@@ -4989,51 +4989,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
       </c>
       <c r="C182" t="s">
         <v>304</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>174</v>
       </c>
       <c r="C183" t="s">
         <v>306</v>
       </c>
       <c r="D183">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>175</v>
       </c>
       <c r="C184" t="s">
         <v>307</v>
       </c>
       <c r="D184">
         <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>86</v>
       </c>
       <c r="F184" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>175</v>
@@ -5105,119 +5105,119 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>180</v>
       </c>
       <c r="C189" t="s">
         <v>314</v>
       </c>
       <c r="D189">
         <v>17</v>
       </c>
       <c r="E189" t="s">
         <v>27</v>
       </c>
       <c r="F189" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>181</v>
       </c>
       <c r="C190" t="s">
         <v>315</v>
       </c>
       <c r="D190">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>182</v>
       </c>
       <c r="C191" t="s">
         <v>316</v>
       </c>
       <c r="D191">
         <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>182</v>
       </c>
       <c r="C192" t="s">
         <v>318</v>
       </c>
       <c r="D192">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
       </c>
       <c r="C193" t="s">
         <v>320</v>
       </c>
       <c r="D193">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>185</v>
       </c>
       <c r="C194" t="s">
         <v>322</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>20</v>
       </c>
       <c r="F194" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>186</v>
       </c>
       <c r="C195" t="s">
         <v>324</v>
       </c>
       <c r="D195">
         <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>187</v>
@@ -5558,85 +5558,85 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>207</v>
       </c>
       <c r="C216" t="s">
         <v>358</v>
       </c>
       <c r="D216">
         <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>153</v>
       </c>
       <c r="F216" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>207</v>
       </c>
       <c r="C217" t="s">
         <v>359</v>
       </c>
       <c r="D217">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>207</v>
       </c>
       <c r="C218" t="s">
         <v>360</v>
       </c>
       <c r="D218">
         <v>20</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>210</v>
       </c>
       <c r="C219" t="s">
         <v>361</v>
       </c>
       <c r="D219">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>86</v>
       </c>
       <c r="F219" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>211</v>
       </c>
       <c r="C220" t="s">
         <v>362</v>
       </c>
       <c r="D220">
         <v>19</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>321</v>
       </c>
     </row>
@@ -5694,85 +5694,85 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>214</v>
       </c>
       <c r="C224" t="s">
         <v>367</v>
       </c>
       <c r="D224">
         <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>216</v>
       </c>
       <c r="C225" t="s">
         <v>369</v>
       </c>
       <c r="D225">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>216</v>
       </c>
       <c r="C226" t="s">
         <v>370</v>
       </c>
       <c r="D226">
         <v>17</v>
       </c>
       <c r="E226" t="s">
         <v>7</v>
       </c>
       <c r="F226" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>218</v>
       </c>
       <c r="C227" t="s">
         <v>371</v>
       </c>
       <c r="D227">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E227" t="s">
         <v>7</v>
       </c>
       <c r="F227" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>219</v>
       </c>
       <c r="C228" t="s">
         <v>372</v>
       </c>
       <c r="D228">
         <v>19</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>23</v>
       </c>
     </row>