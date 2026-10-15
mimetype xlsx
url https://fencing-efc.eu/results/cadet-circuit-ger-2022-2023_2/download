--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1674,65 +1674,65 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>17</v>
@@ -1864,71 +1864,71 @@
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" t="s">
@@ -2004,51 +2004,51 @@
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
@@ -2184,71 +2184,71 @@
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>71</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>73</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>74</v>
       </c>
       <c r="F32" t="s">
@@ -2504,51 +2504,51 @@
       </c>
       <c r="C45" t="s">
         <v>99</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>74</v>
       </c>
       <c r="F45" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>101</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>103</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
@@ -2724,71 +2724,71 @@
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>74</v>
       </c>
       <c r="F56" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>74</v>
       </c>
       <c r="F58" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>126</v>
       </c>
       <c r="F59" t="s">
@@ -2824,51 +2824,51 @@
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>37</v>
       </c>
       <c r="F61" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>32</v>
       </c>
       <c r="F62" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>54</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>32</v>
       </c>
       <c r="F63" t="s">
@@ -2981,51 +2981,51 @@
       </c>
       <c r="C69" t="s">
         <v>143</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>26</v>
       </c>
       <c r="F69" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>62</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>144</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>32</v>
       </c>
       <c r="F70" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>145</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>44</v>
       </c>
       <c r="F71" t="s">
@@ -3101,51 +3101,51 @@
       </c>
       <c r="C75" t="s">
         <v>153</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>32</v>
       </c>
       <c r="F75" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>154</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>37</v>
       </c>
       <c r="F76" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>68</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>155</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
@@ -3198,71 +3198,71 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>160</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>161</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>162</v>
       </c>
       <c r="F81" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>74</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>164</v>
       </c>
       <c r="D82">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
       <c r="F82" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>166</v>
       </c>
       <c r="D83">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
@@ -3498,91 +3498,91 @@
       </c>
       <c r="C95" t="s">
         <v>186</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>88</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>187</v>
       </c>
       <c r="D96">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>138</v>
       </c>
       <c r="F96" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>88</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>188</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>62</v>
       </c>
       <c r="F97" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>90</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>189</v>
       </c>
       <c r="D98">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>190</v>
       </c>
       <c r="F98" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>192</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>26</v>
       </c>
       <c r="F99" t="s">
@@ -3878,51 +3878,51 @@
       </c>
       <c r="C114" t="s">
         <v>218</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>21</v>
       </c>
       <c r="F114" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>107</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>220</v>
       </c>
       <c r="D115">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>90</v>
       </c>
       <c r="F115" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>108</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>222</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>74</v>
       </c>
       <c r="F116" t="s">
@@ -3998,51 +3998,51 @@
       </c>
       <c r="C120" t="s">
         <v>229</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>113</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>231</v>
       </c>
       <c r="D121">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>37</v>
       </c>
       <c r="F121" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>233</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
       <c r="F122" t="s">
@@ -4118,51 +4118,51 @@
       </c>
       <c r="C126" t="s">
         <v>239</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>21</v>
       </c>
       <c r="F126" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>240</v>
       </c>
       <c r="D127">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>21</v>
       </c>
       <c r="F127" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>242</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>74</v>
       </c>
       <c r="F128" t="s">
@@ -4278,51 +4278,51 @@
       </c>
       <c r="C134" t="s">
         <v>251</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>162</v>
       </c>
       <c r="F134" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>127</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>253</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>26</v>
       </c>
       <c r="F135" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>128</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>254</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>26</v>
       </c>
       <c r="F136" t="s">
@@ -4434,51 +4434,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>135</v>
       </c>
       <c r="C143" t="s">
         <v>265</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>21</v>
       </c>
       <c r="F143" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>136</v>
       </c>
       <c r="C144" t="s">
         <v>266</v>
       </c>
       <c r="D144">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>21</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>137</v>
       </c>
       <c r="C145" t="s">
         <v>267</v>
       </c>
       <c r="D145">
         <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>62</v>
       </c>
       <c r="F145" t="s">
         <v>79</v>
       </c>
     </row>
@@ -4635,51 +4635,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>147</v>
       </c>
       <c r="C155" t="s">
         <v>282</v>
       </c>
       <c r="D155">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>21</v>
       </c>
       <c r="F155" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>148</v>
       </c>
       <c r="C156" t="s">
         <v>284</v>
       </c>
       <c r="D156">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>285</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>21</v>
       </c>
       <c r="F157" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
@@ -4802,85 +4802,85 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>295</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>90</v>
       </c>
       <c r="F165" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>297</v>
       </c>
       <c r="D166">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>21</v>
       </c>
       <c r="F166" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>159</v>
       </c>
       <c r="C167" t="s">
         <v>298</v>
       </c>
       <c r="D167">
         <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>74</v>
       </c>
       <c r="F167" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>160</v>
       </c>
       <c r="C168" t="s">
         <v>299</v>
       </c>
       <c r="D168">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>236</v>
       </c>
       <c r="F168" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>300</v>
       </c>
       <c r="D169">
         <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>149</v>
       </c>
       <c r="F169" t="s">
         <v>150</v>
       </c>
     </row>
@@ -5142,51 +5142,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>177</v>
       </c>
       <c r="C185" t="s">
         <v>328</v>
       </c>
       <c r="D185">
         <v>19</v>
       </c>
       <c r="E185" t="s">
         <v>176</v>
       </c>
       <c r="F185" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>329</v>
       </c>
       <c r="D186">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>21</v>
       </c>
       <c r="F186" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
       </c>
       <c r="C187" t="s">
         <v>330</v>
       </c>
       <c r="D187">
         <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>90</v>
       </c>
       <c r="F187" t="s">
         <v>221</v>
       </c>
     </row>
@@ -5346,51 +5346,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>189</v>
       </c>
       <c r="C197" t="s">
         <v>342</v>
       </c>
       <c r="D197">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>26</v>
       </c>
       <c r="F197" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>190</v>
       </c>
       <c r="C198" t="s">
         <v>344</v>
       </c>
       <c r="D198">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>62</v>
       </c>
       <c r="F198" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>191</v>
       </c>
       <c r="C199" t="s">
         <v>345</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>192</v>
@@ -5462,51 +5462,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>196</v>
       </c>
       <c r="C204" t="s">
         <v>352</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="F204" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>353</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>90</v>
       </c>
       <c r="F205" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>198</v>
       </c>
       <c r="C206" t="s">
         <v>354</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>21</v>
       </c>
       <c r="F206" t="s">
         <v>355</v>
       </c>
     </row>
@@ -5683,51 +5683,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
       </c>
       <c r="C217" t="s">
         <v>370</v>
       </c>
       <c r="D217">
         <v>20</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>210</v>
       </c>
       <c r="C218" t="s">
         <v>372</v>
       </c>
       <c r="D218">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E218" t="s">
         <v>21</v>
       </c>
       <c r="F218" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>373</v>
       </c>
       <c r="D219">
         <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>21</v>
       </c>
       <c r="F219" t="s">
         <v>374</v>
       </c>
     </row>
@@ -5802,51 +5802,51 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>215</v>
       </c>
       <c r="C224" t="s">
         <v>380</v>
       </c>
       <c r="D224">
         <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>126</v>
       </c>
       <c r="F224" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>215</v>
       </c>
       <c r="C225" t="s">
         <v>382</v>
       </c>
       <c r="D225">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>74</v>
       </c>
       <c r="F225" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>218</v>
       </c>
       <c r="C226" t="s">
         <v>383</v>
       </c>
       <c r="D226">
         <v>20</v>
       </c>
       <c r="E226" t="s">
         <v>21</v>
       </c>
       <c r="F226" t="s">
         <v>365</v>
       </c>
     </row>
@@ -5938,51 +5938,51 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>224</v>
       </c>
       <c r="C232" t="s">
         <v>391</v>
       </c>
       <c r="D232">
         <v>20</v>
       </c>
       <c r="E232" t="s">
         <v>90</v>
       </c>
       <c r="F232" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>224</v>
       </c>
       <c r="C233" t="s">
         <v>392</v>
       </c>
       <c r="D233">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E233" t="s">
         <v>126</v>
       </c>
       <c r="F233" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>226</v>
       </c>
       <c r="C234" t="s">
         <v>393</v>
       </c>
       <c r="D234">
         <v>19</v>
       </c>
       <c r="E234" t="s">
         <v>21</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
     </row>