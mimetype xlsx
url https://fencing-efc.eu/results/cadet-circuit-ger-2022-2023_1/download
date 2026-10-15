--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2152,51 +2152,51 @@
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
@@ -2385,51 +2385,51 @@
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>46</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>46</v>
       </c>
       <c r="F25" t="s">
@@ -2442,51 +2442,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2863,51 +2863,51 @@
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>87</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>88</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
@@ -2917,68 +2917,68 @@
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
@@ -3062,51 +3062,51 @@
       </c>
       <c r="C60" t="s">
         <v>99</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
       <c r="F60" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>101</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>55</v>
@@ -3500,51 +3500,51 @@
       </c>
       <c r="C84" t="s">
         <v>131</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>132</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>52</v>
       </c>
       <c r="F85" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>134</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3677,51 +3677,51 @@
       </c>
       <c r="C93" t="s">
         <v>142</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>143</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>144</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
     </row>
@@ -3925,51 +3925,51 @@
       </c>
       <c r="C106" t="s">
         <v>161</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>52</v>
       </c>
       <c r="F106" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>162</v>
       </c>
       <c r="D107">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>163</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4056,51 +4056,51 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>169</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>107</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>170</v>
       </c>
       <c r="D114">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>37</v>
       </c>
       <c r="F114" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>172</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>52</v>
       </c>
       <c r="F115" t="s">
@@ -4164,51 +4164,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>177</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>112</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>178</v>
       </c>
       <c r="D120">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>179</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4412,51 +4412,51 @@
       </c>
       <c r="C132" t="s">
         <v>191</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>192</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>193</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>37</v>
       </c>
       <c r="F134" t="s">
         <v>100</v>
       </c>
     </row>
@@ -4630,51 +4630,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>207</v>
       </c>
       <c r="D145">
         <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
       <c r="F145" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>138</v>
       </c>
       <c r="C146" t="s">
         <v>208</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>209</v>
       </c>
       <c r="F146" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>211</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
         <v>127</v>
       </c>
     </row>
@@ -4831,116 +4831,116 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>225</v>
       </c>
       <c r="D157">
         <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>52</v>
       </c>
       <c r="F157" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>226</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>227</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>228</v>
       </c>
       <c r="D160">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>20</v>
       </c>
       <c r="F160" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>229</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>230</v>
       </c>
       <c r="D162">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>52</v>
       </c>
       <c r="F162" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>231</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>111</v>
       </c>
     </row>
@@ -5165,51 +5165,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="C177" t="s">
         <v>246</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="C178" t="s">
         <v>247</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>20</v>
       </c>
       <c r="F178" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>248</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>37</v>
       </c>
       <c r="F179" t="s">
         <v>100</v>
       </c>
     </row>
@@ -5584,51 +5584,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>276</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>277</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>278</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>13</v>
@@ -5695,51 +5695,51 @@
       </c>
       <c r="C22" t="s">
         <v>284</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>260</v>
       </c>
       <c r="F22" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>286</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>287</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
@@ -5863,51 +5863,51 @@
       </c>
       <c r="C31" t="s">
         <v>295</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>296</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>297</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>114</v>
       </c>
     </row>
@@ -5951,51 +5951,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>300</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>301</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>302</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>303</v>
       </c>
       <c r="F38" t="s">
         <v>304</v>
       </c>
     </row>
@@ -6045,68 +6045,68 @@
       </c>
       <c r="C41" t="s">
         <v>307</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>309</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>310</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>260</v>
       </c>
       <c r="F43" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>311</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>46</v>
       </c>
     </row>
@@ -6821,51 +6821,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>355</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>356</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>357</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>260</v>
       </c>
       <c r="F86" t="s">
         <v>358</v>
       </c>
     </row>
@@ -7172,51 +7172,51 @@
       </c>
       <c r="C102" t="s">
         <v>378</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>379</v>
       </c>
       <c r="D103">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>380</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>114</v>
       </c>
     </row>
@@ -7286,51 +7286,51 @@
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>384</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>103</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>385</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>104</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>386</v>
       </c>
       <c r="D110">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>158</v>
       </c>
       <c r="F110" t="s">
         <v>387</v>
       </c>
     </row>
@@ -7574,51 +7574,51 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>402</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>403</v>
       </c>
       <c r="D124">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>404</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>153</v>
       </c>
       <c r="F125" t="s">
         <v>154</v>
       </c>
     </row>
@@ -7838,51 +7838,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>420</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>421</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>422</v>
       </c>
       <c r="D140">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
@@ -7917,51 +7917,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="C143" t="s">
         <v>427</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>37</v>
       </c>
       <c r="F143" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>428</v>
       </c>
       <c r="D144">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>106</v>
       </c>
       <c r="F144" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>429</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>37</v>
       </c>
       <c r="F145" t="s">
         <v>38</v>
       </c>
     </row>
@@ -7999,51 +7999,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>432</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>433</v>
       </c>
       <c r="D149">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>434</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>435</v>
@@ -8061,51 +8061,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>437</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>438</v>
       </c>
       <c r="D153">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>30</v>
       </c>
       <c r="F153" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>439</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
@@ -8194,99 +8194,99 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>446</v>
       </c>
       <c r="D160">
         <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>260</v>
       </c>
       <c r="F160" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>448</v>
       </c>
       <c r="D161">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>449</v>
       </c>
       <c r="D162">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>157</v>
       </c>
       <c r="C163" t="s">
         <v>450</v>
       </c>
       <c r="D163">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>158</v>
       </c>
       <c r="C164" t="s">
         <v>451</v>
       </c>
       <c r="D164">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>452</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>160</v>
@@ -8355,51 +8355,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>457</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>37</v>
       </c>
       <c r="F170" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>458</v>
       </c>
       <c r="D171">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
       <c r="F171" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>459</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>52</v>
       </c>
       <c r="F172" t="s">
         <v>409</v>
       </c>
     </row>
@@ -8457,51 +8457,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>463</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>464</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>465</v>
       </c>
       <c r="D178">
         <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>52</v>
       </c>
       <c r="F178" t="s">
         <v>409</v>
       </c>
     </row>
@@ -8714,153 +8714,153 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>185</v>
       </c>
       <c r="C192" t="s">
         <v>483</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>20</v>
       </c>
       <c r="F192" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>187</v>
       </c>
       <c r="C193" t="s">
         <v>485</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>20</v>
       </c>
       <c r="F193" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>486</v>
       </c>
       <c r="D194">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>189</v>
       </c>
       <c r="C195" t="s">
         <v>487</v>
       </c>
       <c r="D195">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>158</v>
       </c>
       <c r="F195" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>190</v>
       </c>
       <c r="C196" t="s">
         <v>489</v>
       </c>
       <c r="D196">
         <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>106</v>
       </c>
       <c r="F196" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>490</v>
       </c>
       <c r="D197">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="C198" t="s">
         <v>491</v>
       </c>
       <c r="D198">
         <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>492</v>
       </c>
       <c r="D199">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>194</v>
       </c>
       <c r="C200" t="s">
         <v>493</v>
       </c>
       <c r="D200">
         <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>20</v>
       </c>
       <c r="F200" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
@@ -9011,51 +9011,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>204</v>
       </c>
       <c r="C210" t="s">
         <v>506</v>
       </c>
       <c r="D210">
         <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="C211" t="s">
         <v>507</v>
       </c>
       <c r="D211">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>256</v>
       </c>
       <c r="F211" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>206</v>
       </c>
       <c r="C212" t="s">
         <v>509</v>
       </c>
       <c r="D212">
         <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>20</v>
       </c>
       <c r="F212" t="s">
         <v>57</v>
       </c>
     </row>