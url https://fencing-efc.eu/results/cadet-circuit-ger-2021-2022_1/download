--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -2278,65 +2278,65 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
@@ -2357,51 +2357,51 @@
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
@@ -2417,128 +2417,128 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
@@ -2574,51 +2574,51 @@
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>49</v>
       </c>
       <c r="F19" t="s">
@@ -2694,51 +2694,51 @@
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>59</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
@@ -2774,71 +2774,71 @@
       </c>
       <c r="C27" t="s">
         <v>66</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>67</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>71</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
@@ -2854,51 +2854,51 @@
       </c>
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>75</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>26</v>
       </c>
       <c r="F32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>76</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -2911,51 +2911,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>78</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>80</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>82</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>79</v>
       </c>
     </row>
@@ -2968,51 +2968,51 @@
       </c>
       <c r="C37" t="s">
         <v>83</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>23</v>
       </c>
       <c r="F37" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>85</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>87</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>32</v>
       </c>
       <c r="F39" t="s">
@@ -3182,51 +3182,51 @@
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>32</v>
       </c>
       <c r="F48" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>79</v>
       </c>
       <c r="F49" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
@@ -3322,51 +3322,51 @@
       </c>
       <c r="C55" t="s">
         <v>112</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>32</v>
       </c>
       <c r="F55" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>49</v>
       </c>
     </row>
@@ -3416,51 +3416,51 @@
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>79</v>
       </c>
       <c r="F61" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>122</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>32</v>
       </c>
       <c r="F62" t="s">
@@ -3496,51 +3496,51 @@
       </c>
       <c r="C64" t="s">
         <v>126</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>127</v>
       </c>
       <c r="D65">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>128</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>129</v>
       </c>
     </row>
@@ -3610,88 +3610,88 @@
       </c>
       <c r="C70" t="s">
         <v>134</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>26</v>
       </c>
       <c r="F70" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>45</v>
       </c>
       <c r="F72" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>139</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>140</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
@@ -3721,51 +3721,51 @@
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>29</v>
       </c>
       <c r="F76" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>145</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>29</v>
       </c>
       <c r="F78" t="s">
         <v>147</v>
       </c>
     </row>
@@ -3915,131 +3915,131 @@
       </c>
       <c r="C86" t="s">
         <v>157</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>29</v>
       </c>
       <c r="F86" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>159</v>
       </c>
       <c r="D87">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>161</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>79</v>
       </c>
       <c r="F89" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4052,71 +4052,71 @@
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>26</v>
       </c>
       <c r="F93" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>169</v>
       </c>
       <c r="D94">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>79</v>
       </c>
       <c r="F96" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4283,51 +4283,51 @@
       </c>
       <c r="C105" t="s">
         <v>183</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>184</v>
       </c>
       <c r="F105" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>186</v>
       </c>
       <c r="D106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>188</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>23</v>
       </c>
       <c r="F107" t="s">
@@ -4563,51 +4563,51 @@
       </c>
       <c r="C119" t="s">
         <v>205</v>
       </c>
       <c r="D119">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>79</v>
       </c>
       <c r="F119" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>208</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
@@ -4623,71 +4623,71 @@
       </c>
       <c r="C122" t="s">
         <v>209</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>29</v>
       </c>
       <c r="F122" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>210</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>211</v>
       </c>
       <c r="D124">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>32</v>
       </c>
       <c r="F124" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>213</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
@@ -4720,51 +4720,51 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>215</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>216</v>
       </c>
       <c r="D128">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>217</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>23</v>
       </c>
       <c r="F129" t="s">
         <v>218</v>
       </c>
     </row>
@@ -4777,51 +4777,51 @@
       </c>
       <c r="C130" t="s">
         <v>219</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>221</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>29</v>
       </c>
       <c r="F131" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>222</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
@@ -4851,51 +4851,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>226</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>32</v>
       </c>
       <c r="F134" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>228</v>
       </c>
       <c r="D135">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>230</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>23</v>
       </c>
       <c r="F136" t="s">
         <v>231</v>
       </c>
     </row>
@@ -4950,51 +4950,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>236</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>237</v>
       </c>
       <c r="D141">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>238</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>29</v>
       </c>
       <c r="F142" t="s">
         <v>94</v>
       </c>
     </row>
@@ -5162,51 +5162,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>252</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>253</v>
       </c>
       <c r="D154">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
         <v>160</v>
       </c>
     </row>
@@ -5366,51 +5366,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>269</v>
       </c>
       <c r="D165">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>270</v>
       </c>
       <c r="D166">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>271</v>
       </c>
       <c r="D167">
         <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
@@ -5431,164 +5431,164 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>274</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>276</v>
       </c>
       <c r="D170">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>277</v>
       </c>
       <c r="D171">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>278</v>
       </c>
       <c r="D172">
         <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>279</v>
       </c>
       <c r="D173">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>280</v>
       </c>
       <c r="D174">
         <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>281</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>283</v>
       </c>
       <c r="D176">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>26</v>
       </c>
       <c r="F176" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>284</v>
       </c>
       <c r="D177">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>285</v>
       </c>
       <c r="D178">
         <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
@@ -5623,68 +5623,68 @@
         <v>275</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>288</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>289</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>290</v>
       </c>
       <c r="D183">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>291</v>
       </c>
       <c r="D184">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5725,68 +5725,68 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>181</v>
       </c>
       <c r="C187" t="s">
         <v>295</v>
       </c>
       <c r="D187">
         <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>296</v>
       </c>
       <c r="D188">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>297</v>
       </c>
       <c r="D189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>299</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>245</v>
       </c>
     </row>
@@ -5810,102 +5810,102 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>301</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>29</v>
       </c>
       <c r="F192" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>302</v>
       </c>
       <c r="D193">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>303</v>
       </c>
       <c r="D194">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>305</v>
       </c>
       <c r="D195">
         <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>23</v>
       </c>
       <c r="F195" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>306</v>
       </c>
       <c r="D196">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>307</v>
       </c>
       <c r="D197">
         <v>18</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>308</v>
       </c>
     </row>
@@ -6011,68 +6011,68 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>319</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>321</v>
       </c>
       <c r="D205">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>322</v>
       </c>
       <c r="D206">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6361,51 +6361,51 @@
       </c>
       <c r="C15" t="s">
         <v>344</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>346</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>347</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>79</v>
       </c>
     </row>
@@ -6418,111 +6418,111 @@
       </c>
       <c r="C18" t="s">
         <v>348</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>79</v>
       </c>
       <c r="F18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>349</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>350</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>351</v>
       </c>
       <c r="F20" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>353</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>32</v>
       </c>
       <c r="F21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>354</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>355</v>
       </c>
       <c r="F22" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>357</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -6829,51 +6829,51 @@
       </c>
       <c r="C39" t="s">
         <v>379</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>351</v>
       </c>
       <c r="F39" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>380</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>355</v>
       </c>
       <c r="F40" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>382</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
     </row>
@@ -7080,51 +7080,51 @@
       </c>
       <c r="C52" t="s">
         <v>399</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>400</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>402</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>79</v>
       </c>
     </row>
@@ -7177,131 +7177,131 @@
       </c>
       <c r="C57" t="s">
         <v>406</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>407</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>32</v>
       </c>
       <c r="F58" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>408</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>410</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>412</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>414</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>26</v>
       </c>
       <c r="F62" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>415</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
@@ -7357,51 +7357,51 @@
       </c>
       <c r="C66" t="s">
         <v>419</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>29</v>
       </c>
       <c r="F66" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>421</v>
       </c>
       <c r="D67">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>355</v>
       </c>
       <c r="F67" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>422</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>116</v>
       </c>
     </row>
@@ -7451,51 +7451,51 @@
       </c>
       <c r="C71" t="s">
         <v>425</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
       <c r="F71" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>426</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>26</v>
       </c>
       <c r="F72" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>427</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>32</v>
       </c>
       <c r="F73" t="s">
@@ -7551,51 +7551,51 @@
       </c>
       <c r="C76" t="s">
         <v>431</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>432</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>433</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>79</v>
       </c>
     </row>
@@ -7742,51 +7742,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>443</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>444</v>
       </c>
       <c r="D87">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>29</v>
       </c>
       <c r="F87" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>445</v>
       </c>
       <c r="D88">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>26</v>
       </c>
       <c r="F88" t="s">
@@ -7802,88 +7802,88 @@
       </c>
       <c r="C89" t="s">
         <v>447</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>448</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>449</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>450</v>
       </c>
       <c r="D92">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>452</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
     </row>
@@ -7970,71 +7970,71 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>458</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>459</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>461</v>
       </c>
       <c r="D100">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>462</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>26</v>
       </c>
       <c r="F101" t="s">
         <v>463</v>
       </c>
     </row>
@@ -8147,51 +8147,51 @@
       </c>
       <c r="C107" t="s">
         <v>470</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>471</v>
       </c>
       <c r="D108">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>316</v>
       </c>
       <c r="F108" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>472</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
@@ -8227,51 +8227,51 @@
       </c>
       <c r="C111" t="s">
         <v>475</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>316</v>
       </c>
       <c r="F111" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>476</v>
       </c>
       <c r="D112">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>29</v>
       </c>
       <c r="F112" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>477</v>
       </c>
       <c r="D113">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>23</v>
       </c>
       <c r="F113" t="s">
@@ -8287,171 +8287,171 @@
       </c>
       <c r="C114" t="s">
         <v>478</v>
       </c>
       <c r="D114">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>479</v>
       </c>
       <c r="D115">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>29</v>
       </c>
       <c r="F115" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>481</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>26</v>
       </c>
       <c r="F116" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>482</v>
       </c>
       <c r="D117">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>484</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>485</v>
       </c>
       <c r="D119">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>486</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>32</v>
       </c>
       <c r="F120" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>488</v>
       </c>
       <c r="D121">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>316</v>
       </c>
       <c r="F121" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>489</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
@@ -8527,71 +8527,71 @@
       </c>
       <c r="C126" t="s">
         <v>494</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>316</v>
       </c>
       <c r="F126" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>495</v>
       </c>
       <c r="D127">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>496</v>
       </c>
       <c r="D128">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>497</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129" t="s">
@@ -8644,51 +8644,51 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>501</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>502</v>
       </c>
       <c r="D133">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>503</v>
       </c>
       <c r="D134">
         <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>324</v>
       </c>
       <c r="F134" t="s">
         <v>325</v>
       </c>
     </row>
@@ -8808,68 +8808,68 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>512</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>26</v>
       </c>
       <c r="F142" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>513</v>
       </c>
       <c r="D143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>515</v>
       </c>
       <c r="D144">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>516</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>26</v>
       </c>
       <c r="F145" t="s">
         <v>517</v>
       </c>
     </row>
@@ -8961,51 +8961,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>525</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>526</v>
       </c>
       <c r="D152">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>527</v>
       </c>
       <c r="D153">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>10</v>
       </c>
     </row>
@@ -9193,99 +9193,99 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>544</v>
       </c>
       <c r="D165">
         <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>546</v>
       </c>
       <c r="D166">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>547</v>
       </c>
       <c r="D167">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>548</v>
       </c>
       <c r="D168">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>549</v>
       </c>
       <c r="D169">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>376</v>
       </c>
       <c r="F169" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>551</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>129</v>
       </c>
     </row>
@@ -9360,136 +9360,136 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>557</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>558</v>
       </c>
       <c r="D176">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>559</v>
       </c>
       <c r="F176" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>561</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>29</v>
       </c>
       <c r="F177" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>562</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>563</v>
       </c>
       <c r="D179">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>564</v>
       </c>
       <c r="D180">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>26</v>
       </c>
       <c r="F180" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>565</v>
       </c>
       <c r="D181">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>26</v>
       </c>
       <c r="F181" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>566</v>
       </c>
       <c r="D182">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>473</v>
       </c>
     </row>
@@ -9595,51 +9595,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>574</v>
       </c>
       <c r="D189">
         <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>29</v>
       </c>
       <c r="F189" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>575</v>
       </c>
       <c r="D190">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>577</v>
       </c>
       <c r="D191">
         <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>578</v>
@@ -9674,136 +9674,136 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>580</v>
       </c>
       <c r="D194">
         <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>29</v>
       </c>
       <c r="F194" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>581</v>
       </c>
       <c r="D195">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>20</v>
       </c>
       <c r="F195" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>582</v>
       </c>
       <c r="D196">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>584</v>
       </c>
       <c r="D197">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>376</v>
       </c>
       <c r="F197" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>586</v>
       </c>
       <c r="D198">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>587</v>
       </c>
       <c r="D199">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>588</v>
       </c>
       <c r="D200">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>589</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>590</v>
       </c>
     </row>
@@ -9844,51 +9844,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>593</v>
       </c>
       <c r="D204">
         <v>20</v>
       </c>
       <c r="E204" t="s">
         <v>324</v>
       </c>
       <c r="F204" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>594</v>
       </c>
       <c r="D205">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>376</v>
       </c>
       <c r="F205" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>596</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>170</v>
       </c>
     </row>