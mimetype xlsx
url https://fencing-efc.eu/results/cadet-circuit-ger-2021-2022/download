--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1348,51 +1348,51 @@
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
@@ -2191,208 +2191,208 @@
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>39</v>
       </c>
       <c r="F53" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>80</v>
       </c>
       <c r="F58" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
@@ -2502,91 +2502,91 @@
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>120</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
@@ -2619,111 +2619,111 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>132</v>
       </c>
       <c r="F75" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
@@ -2779,51 +2779,51 @@
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>142</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>143</v>
       </c>
     </row>
@@ -2910,51 +2910,51 @@
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>39</v>
       </c>
       <c r="F87" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" t="s">
@@ -3024,51 +3024,51 @@
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>80</v>
       </c>
       <c r="F92" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>106</v>
       </c>
       <c r="F93" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
@@ -3101,51 +3101,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>162</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>163</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3198,51 +3198,51 @@
       </c>
       <c r="C101" t="s">
         <v>167</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>168</v>
       </c>
       <c r="F101" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>80</v>
       </c>
       <c r="F102" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>33</v>
       </c>
       <c r="F103" t="s">
@@ -3258,91 +3258,91 @@
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>39</v>
       </c>
       <c r="F104" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>39</v>
       </c>
       <c r="F105" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>74</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>39</v>
       </c>
       <c r="F106" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>177</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
@@ -3392,51 +3392,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>181</v>
       </c>
       <c r="D111">
         <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>182</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>183</v>
       </c>
       <c r="D113">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>39</v>
       </c>
       <c r="F113" t="s">
         <v>143</v>
       </c>
     </row>
@@ -3466,91 +3466,91 @@
       </c>
       <c r="C115" t="s">
         <v>185</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>186</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>188</v>
       </c>
       <c r="D117">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>44</v>
       </c>
       <c r="F117" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>189</v>
       </c>
       <c r="D118">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>190</v>
       </c>
       <c r="D119">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>33</v>
       </c>
       <c r="F119" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3603,51 +3603,51 @@
       </c>
       <c r="C122" t="s">
         <v>194</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>195</v>
       </c>
       <c r="D123">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>44</v>
       </c>
       <c r="F123" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>196</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
@@ -3836,51 +3836,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>106</v>
       </c>
       <c r="F135" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>212</v>
       </c>
       <c r="D136">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>213</v>
       </c>
       <c r="F136" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>215</v>
       </c>
       <c r="D137">
         <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>132</v>
       </c>
       <c r="F137" t="s">
         <v>133</v>
       </c>
     </row>
@@ -3986,102 +3986,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>224</v>
       </c>
       <c r="D144">
         <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>226</v>
       </c>
       <c r="D145">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>227</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>229</v>
       </c>
       <c r="D147">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>230</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>231</v>
       </c>
       <c r="F148" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>233</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4204,184 +4204,184 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>247</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>249</v>
       </c>
       <c r="D158">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>106</v>
       </c>
       <c r="F158" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>250</v>
       </c>
       <c r="D159">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>251</v>
       </c>
       <c r="D160">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>252</v>
       </c>
       <c r="F160" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>254</v>
       </c>
       <c r="D161">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>256</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>258</v>
       </c>
       <c r="D163">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>259</v>
       </c>
       <c r="D164">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>9</v>
       </c>
       <c r="F164" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>261</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>262</v>
       </c>
       <c r="D166">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>9</v>
       </c>
       <c r="F166" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167" t="s">
         <v>255</v>
       </c>
     </row>