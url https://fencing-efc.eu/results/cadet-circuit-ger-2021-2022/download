--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -1311,51 +1311,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1365,162 +1365,162 @@
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
@@ -1530,88 +1530,88 @@
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
@@ -1627,125 +1627,125 @@
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1826,51 +1826,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
@@ -1923,71 +1923,71 @@
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>44</v>
       </c>
       <c r="F36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
@@ -2114,88 +2114,88 @@
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>80</v>
       </c>
       <c r="F48" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
@@ -2291,88 +2291,88 @@
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>80</v>
       </c>
       <c r="F58" t="s">
@@ -2462,51 +2462,51 @@
       </c>
       <c r="C63" t="s">
         <v>110</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>39</v>
       </c>
       <c r="F63" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
       <c r="F64" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
@@ -2699,51 +2699,51 @@
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>132</v>
       </c>
       <c r="F75" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>136</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>132</v>
       </c>
       <c r="F77" t="s">
@@ -2759,51 +2759,51 @@
       </c>
       <c r="C78" t="s">
         <v>137</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>132</v>
       </c>
       <c r="F78" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2890,51 +2890,51 @@
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>39</v>
       </c>
       <c r="F87" t="s">
@@ -3004,91 +3004,91 @@
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>80</v>
       </c>
       <c r="F92" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>106</v>
       </c>
       <c r="F93" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>160</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3158,51 +3158,51 @@
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>18</v>
       </c>
       <c r="F100" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>167</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>168</v>
       </c>
       <c r="F101" t="s">
@@ -3238,51 +3238,51 @@
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>33</v>
       </c>
       <c r="F103" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>39</v>
       </c>
       <c r="F104" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>39</v>
       </c>
       <c r="F105" t="s">
@@ -3409,51 +3409,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>182</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>183</v>
       </c>
       <c r="D113">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>39</v>
       </c>
       <c r="F113" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>184</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3563,51 +3563,51 @@
       </c>
       <c r="C120" t="s">
         <v>191</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>192</v>
       </c>
       <c r="D121">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>194</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
@@ -3720,218 +3720,218 @@
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>202</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>203</v>
       </c>
       <c r="D129">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>204</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="C131" t="s">
         <v>205</v>
       </c>
       <c r="D131">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>39</v>
       </c>
       <c r="F131" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>207</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>209</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>39</v>
       </c>
       <c r="F133" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>210</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>168</v>
       </c>
       <c r="F134" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>106</v>
       </c>
       <c r="F135" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>212</v>
       </c>
       <c r="D136">
         <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>213</v>
       </c>
       <c r="F136" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>215</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>132</v>
       </c>
       <c r="F137" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>216</v>
       </c>
       <c r="D138">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>217</v>
       </c>
       <c r="D139">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>218</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
@@ -3952,51 +3952,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>221</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>223</v>
       </c>
       <c r="D143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>106</v>
       </c>
       <c r="F143" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>224</v>
       </c>
       <c r="D144">
         <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
@@ -4105,116 +4105,116 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>236</v>
       </c>
       <c r="D151">
         <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>238</v>
       </c>
       <c r="D152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>240</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>241</v>
       </c>
       <c r="D154">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>242</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>243</v>
       </c>
       <c r="F155" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>245</v>
       </c>
       <c r="D156">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>247</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157" t="s">
         <v>248</v>
       </c>
     </row>
@@ -4320,85 +4320,85 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>259</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>9</v>
       </c>
       <c r="F164" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>261</v>
       </c>
       <c r="D165">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>262</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>9</v>
       </c>
       <c r="F166" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>265</v>
       </c>
       <c r="D168">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" t="s">
         <v>266</v>
       </c>
     </row>