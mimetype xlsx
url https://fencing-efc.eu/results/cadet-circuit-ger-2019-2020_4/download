--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -1261,51 +1261,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
@@ -1366,91 +1366,91 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
@@ -1540,85 +1540,85 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
@@ -1628,71 +1628,71 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1719,51 +1719,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1776,51 +1776,51 @@
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>40</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>35</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
@@ -1856,51 +1856,51 @@
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>35</v>
       </c>
       <c r="F34" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>69</v>
       </c>
       <c r="F35" t="s">
@@ -2007,128 +2007,128 @@
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>40</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>85</v>
       </c>
       <c r="F44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>90</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
@@ -2144,51 +2144,51 @@
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>40</v>
       </c>
       <c r="F48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>96</v>
       </c>
       <c r="F49" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2261,51 +2261,51 @@
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>105</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2418,68 +2418,68 @@
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>35</v>
       </c>
       <c r="F64" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>122</v>
       </c>
       <c r="F65" t="s">
@@ -2535,51 +2535,51 @@
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>35</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70" t="s">
@@ -2615,91 +2615,91 @@
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>35</v>
       </c>
       <c r="F72" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>135</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>35</v>
       </c>
       <c r="F74" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>136</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
       <c r="F75" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
@@ -2715,51 +2715,51 @@
       </c>
       <c r="C77" t="s">
         <v>138</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
@@ -2829,51 +2829,51 @@
       </c>
       <c r="C83" t="s">
         <v>145</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>146</v>
       </c>
       <c r="F83" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>35</v>
       </c>
       <c r="F84" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>146</v>
       </c>
       <c r="F85" t="s">
@@ -2889,91 +2889,91 @@
       </c>
       <c r="C86" t="s">
         <v>152</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>154</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>156</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>35</v>
       </c>
       <c r="F88" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>157</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>158</v>
       </c>
       <c r="F89" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>160</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>96</v>
       </c>
       <c r="F90" t="s">
@@ -3046,71 +3046,71 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>166</v>
       </c>
       <c r="D94">
         <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>168</v>
       </c>
       <c r="D95">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
       <c r="F95" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>35</v>
       </c>
       <c r="F96" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>23</v>
       </c>
       <c r="F97" t="s">
@@ -3146,51 +3146,51 @@
       </c>
       <c r="C99" t="s">
         <v>175</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>23</v>
       </c>
       <c r="F100" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>177</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>40</v>
       </c>
       <c r="F101" t="s">
@@ -3523,51 +3523,51 @@
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
         <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
       <c r="F118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>200</v>
       </c>
       <c r="D119">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>96</v>
       </c>
       <c r="F119" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>202</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>40</v>
       </c>
       <c r="F120" t="s">
@@ -3603,88 +3603,88 @@
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>206</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>35</v>
       </c>
       <c r="F124" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>208</v>
       </c>
       <c r="D125">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>146</v>
       </c>
       <c r="F125" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
         <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
@@ -3720,108 +3720,108 @@
       </c>
       <c r="C128" t="s">
         <v>213</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>40</v>
       </c>
       <c r="F128" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>35</v>
       </c>
       <c r="F129" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>217</v>
       </c>
       <c r="F130" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>219</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>35</v>
       </c>
       <c r="F131" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>220</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>221</v>
       </c>
       <c r="F132" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>223</v>
       </c>
       <c r="D133">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>35</v>
       </c>
       <c r="F133" t="s">
         <v>142</v>
       </c>
     </row>
@@ -4015,51 +4015,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>238</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>35</v>
       </c>
       <c r="F145" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>239</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>35</v>
       </c>
       <c r="F146" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>240</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>61</v>
       </c>
       <c r="F147" t="s">
         <v>62</v>
       </c>
     </row>
@@ -4080,119 +4080,119 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>243</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>35</v>
       </c>
       <c r="F149" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>244</v>
       </c>
       <c r="D150">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>35</v>
       </c>
       <c r="F150" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>245</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
         <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>35</v>
       </c>
       <c r="F152" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>247</v>
       </c>
       <c r="D153">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>35</v>
       </c>
       <c r="F153" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>249</v>
       </c>
       <c r="D154">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>35</v>
       </c>
       <c r="F154" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>251</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>35</v>
       </c>
       <c r="F155" t="s">
         <v>142</v>
       </c>
     </row>
@@ -4216,167 +4216,167 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>253</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>105</v>
       </c>
       <c r="F157" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>254</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>35</v>
       </c>
       <c r="F158" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>255</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>28</v>
       </c>
       <c r="F159" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>257</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>35</v>
       </c>
       <c r="F160" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>259</v>
       </c>
       <c r="D161">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>23</v>
       </c>
       <c r="F161" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>261</v>
       </c>
       <c r="D162">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>40</v>
       </c>
       <c r="F162" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>262</v>
       </c>
       <c r="D163">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>35</v>
       </c>
       <c r="F163" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>263</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>264</v>
       </c>
       <c r="D165">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>85</v>
       </c>
       <c r="F165" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>266</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
       <c r="F166" t="s">
         <v>46</v>
       </c>
     </row>
@@ -4397,119 +4397,119 @@
         <v>268</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>269</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>271</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>35</v>
       </c>
       <c r="F169" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>272</v>
       </c>
       <c r="D170">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>35</v>
       </c>
       <c r="F170" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>273</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>23</v>
       </c>
       <c r="F171" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>274</v>
       </c>
       <c r="D172">
         <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>35</v>
       </c>
       <c r="F172" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>275</v>
       </c>
       <c r="D173">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>35</v>
       </c>
       <c r="F173" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>