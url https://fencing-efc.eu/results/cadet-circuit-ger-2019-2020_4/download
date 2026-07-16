--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1329,51 +1329,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1426,51 +1426,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
@@ -1557,85 +1557,85 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1702,51 +1702,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1876,51 +1876,51 @@
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>35</v>
       </c>
       <c r="F34" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>69</v>
       </c>
       <c r="F35" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
@@ -1970,51 +1970,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
@@ -2201,131 +2201,131 @@
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>40</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>35</v>
       </c>
       <c r="F52" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>35</v>
       </c>
       <c r="F53" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>105</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>35</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2358,51 +2358,51 @@
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>35</v>
       </c>
       <c r="F59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>35</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
@@ -2555,51 +2555,51 @@
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>35</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>90</v>
       </c>
       <c r="F71" t="s">
@@ -2732,128 +2732,128 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>35</v>
       </c>
       <c r="F80" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
       <c r="F81" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>144</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>14</v>
       </c>
       <c r="F82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>145</v>
       </c>
       <c r="D83">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>146</v>
       </c>
       <c r="F83" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
         <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>35</v>
       </c>
       <c r="F84" t="s">
@@ -3186,91 +3186,91 @@
       </c>
       <c r="C101" t="s">
         <v>177</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>40</v>
       </c>
       <c r="F101" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
       <c r="F102" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>180</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
       <c r="F103" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>181</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>35</v>
       </c>
       <c r="F105" t="s">
         <v>142</v>
       </c>
     </row>
@@ -3463,91 +3463,91 @@
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>35</v>
       </c>
       <c r="F115" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>197</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>40</v>
       </c>
       <c r="F116" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>198</v>
       </c>
       <c r="D117">
         <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>35</v>
       </c>
       <c r="F117" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
       <c r="F118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>200</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>96</v>
       </c>
       <c r="F119" t="s">
@@ -3583,51 +3583,51 @@
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>23</v>
       </c>
       <c r="F121" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>206</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3660,51 +3660,51 @@
       </c>
       <c r="C125" t="s">
         <v>208</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>146</v>
       </c>
       <c r="F125" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>212</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>20</v>
       </c>
       <c r="F127" t="s">
@@ -3794,119 +3794,119 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>220</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>221</v>
       </c>
       <c r="F132" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>223</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>35</v>
       </c>
       <c r="F133" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>224</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>35</v>
       </c>
       <c r="F134" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>225</v>
       </c>
       <c r="D135">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>35</v>
       </c>
       <c r="F135" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>226</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>105</v>
       </c>
       <c r="F136" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>227</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>35</v>
       </c>
       <c r="F137" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>85</v>
       </c>
       <c r="F138" t="s">
         <v>229</v>
       </c>
     </row>
@@ -3998,85 +3998,85 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>236</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>35</v>
       </c>
       <c r="F144" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>238</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>35</v>
       </c>
       <c r="F145" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>239</v>
       </c>
       <c r="D146">
         <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>35</v>
       </c>
       <c r="F146" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>240</v>
       </c>
       <c r="D147">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>61</v>
       </c>
       <c r="F147" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>241</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
@@ -4097,51 +4097,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>244</v>
       </c>
       <c r="D150">
         <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>35</v>
       </c>
       <c r="F150" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>245</v>
       </c>
       <c r="D151">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
         <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>35</v>
       </c>
       <c r="F152" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4199,102 +4199,102 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>252</v>
       </c>
       <c r="D156">
         <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>35</v>
       </c>
       <c r="F156" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>253</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>105</v>
       </c>
       <c r="F157" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>254</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>35</v>
       </c>
       <c r="F158" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>255</v>
       </c>
       <c r="D159">
         <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>28</v>
       </c>
       <c r="F159" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>257</v>
       </c>
       <c r="D160">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>35</v>
       </c>
       <c r="F160" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>259</v>
       </c>
       <c r="D161">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>23</v>
       </c>
       <c r="F161" t="s">
         <v>260</v>
       </c>
     </row>
@@ -4349,51 +4349,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>264</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>85</v>
       </c>
       <c r="F165" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>266</v>
       </c>
       <c r="D166">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
       <c r="F166" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>267</v>
       </c>
       <c r="D167">
         <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>28</v>
       </c>
       <c r="F167" t="s">
         <v>268</v>
       </c>
     </row>