--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1408,79 +1408,79 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>18</v>
@@ -1506,51 +1506,51 @@
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="C11" t="s">
         <v>30</v>
@@ -1662,51 +1662,51 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18">
         <v>42.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
       <c r="F18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>7</v>
       </c>
       <c r="B19">
         <v>42.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>47</v>
       </c>
       <c r="F19" t="s">
@@ -1796,51 +1796,51 @@
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>13</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>57</v>
       </c>
       <c r="F25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>14</v>
       </c>
       <c r="B26">
         <v>24.0</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
@@ -2056,71 +2056,71 @@
       </c>
       <c r="C37" t="s">
         <v>80</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>26</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>27</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>28</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>81</v>
       </c>
       <c r="F40" t="s">
@@ -2256,51 +2256,51 @@
       </c>
       <c r="C47" t="s">
         <v>99</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>44</v>
       </c>
       <c r="F47" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>36</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>37</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>102</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>34</v>
       </c>
       <c r="F49" t="s">
@@ -2356,51 +2356,51 @@
       </c>
       <c r="C52" t="s">
         <v>107</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>108</v>
       </c>
       <c r="F52" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>41</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>110</v>
       </c>
       <c r="D53">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>42</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>112</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>92</v>
       </c>
       <c r="F54" t="s">
@@ -2473,51 +2473,51 @@
       </c>
       <c r="C58" t="s">
         <v>117</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>44</v>
       </c>
       <c r="F58" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>47</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>118</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>48</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>120</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2627,111 +2627,111 @@
       </c>
       <c r="C66" t="s">
         <v>128</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
       <c r="F66" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>55</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>129</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>56</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>131</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>57</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>64</v>
       </c>
       <c r="F69" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>58</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>134</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>59</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>135</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>136</v>
       </c>
     </row>
@@ -2764,71 +2764,71 @@
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>62</v>
       </c>
       <c r="B74">
         <v>6.0</v>
       </c>
       <c r="C74" t="s">
         <v>139</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>44</v>
       </c>
       <c r="F74" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>63</v>
       </c>
       <c r="B75">
         <v>6.0</v>
       </c>
       <c r="C75" t="s">
         <v>140</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>64</v>
       </c>
       <c r="B76">
         <v>6.0</v>
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76" t="s">
@@ -2981,51 +2981,51 @@
       </c>
       <c r="C84" t="s">
         <v>150</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>108</v>
       </c>
       <c r="F84" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>73</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>151</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>92</v>
       </c>
       <c r="F85" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>74</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>152</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>47</v>
       </c>
       <c r="F86" t="s">
@@ -3061,91 +3061,91 @@
       </c>
       <c r="C88" t="s">
         <v>156</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>77</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>157</v>
       </c>
       <c r="D89">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>78</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>158</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>28</v>
       </c>
       <c r="F90" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>79</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>160</v>
       </c>
       <c r="D91">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>80</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>162</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
@@ -3161,71 +3161,71 @@
       </c>
       <c r="C93" t="s">
         <v>163</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>82</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>165</v>
       </c>
       <c r="D94">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>92</v>
       </c>
       <c r="F94" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>83</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>166</v>
       </c>
       <c r="D95">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>74</v>
       </c>
       <c r="F95" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>84</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>167</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3238,91 +3238,91 @@
       </c>
       <c r="C97" t="s">
         <v>168</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>86</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>81</v>
       </c>
       <c r="F98" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>87</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>81</v>
       </c>
       <c r="F99" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>88</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>172</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>89</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>174</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>44</v>
       </c>
       <c r="F101" t="s">
@@ -3335,111 +3335,111 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>176</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>91</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>44</v>
       </c>
       <c r="F103" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>92</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>179</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>93</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>181</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>182</v>
       </c>
       <c r="F105" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>94</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>184</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>95</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>186</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>34</v>
       </c>
       <c r="F107" t="s">
@@ -3455,91 +3455,91 @@
       </c>
       <c r="C108" t="s">
         <v>187</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>89</v>
       </c>
       <c r="F108" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>97</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>189</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>108</v>
       </c>
       <c r="F109" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>98</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>191</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>44</v>
       </c>
       <c r="F110" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>99</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>192</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>100</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>194</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>34</v>
       </c>
       <c r="F112" t="s">
@@ -3655,51 +3655,51 @@
       </c>
       <c r="C118" t="s">
         <v>205</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>95</v>
       </c>
       <c r="F118" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>107</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>207</v>
       </c>
       <c r="D119">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>95</v>
       </c>
       <c r="F119" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>108</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>208</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>34</v>
       </c>
       <c r="F120" t="s">
@@ -3872,51 +3872,51 @@
       </c>
       <c r="C129" t="s">
         <v>219</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>57</v>
       </c>
       <c r="F129" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>117</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>221</v>
       </c>
       <c r="D130">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>34</v>
       </c>
       <c r="F130" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>119</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>222</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3989,91 +3989,91 @@
       </c>
       <c r="C135" t="s">
         <v>226</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>64</v>
       </c>
       <c r="F135" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>124</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>227</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>125</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>228</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>74</v>
       </c>
       <c r="F137" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>126</v>
       </c>
       <c r="B138">
         <v>3.0</v>
       </c>
       <c r="C138" t="s">
         <v>230</v>
       </c>
       <c r="D138">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>127</v>
       </c>
       <c r="B139">
         <v>3.0</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>95</v>
       </c>
       <c r="F139" t="s">
@@ -4154,51 +4154,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>132</v>
       </c>
       <c r="C144" t="s">
         <v>238</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>133</v>
       </c>
       <c r="C145" t="s">
         <v>239</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>134</v>
       </c>
       <c r="C146" t="s">
         <v>240</v>
       </c>
       <c r="D146">
         <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>64</v>
       </c>
       <c r="F146" t="s">
         <v>65</v>
       </c>
     </row>
@@ -4304,51 +4304,51 @@
         <v>164</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>141</v>
       </c>
       <c r="C153" t="s">
         <v>249</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>142</v>
       </c>
       <c r="C154" t="s">
         <v>250</v>
       </c>
       <c r="D154">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>143</v>
       </c>
       <c r="C155" t="s">
         <v>252</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>92</v>
       </c>
       <c r="F155" t="s">
         <v>253</v>
       </c>
     </row>
@@ -4474,51 +4474,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>151</v>
       </c>
       <c r="C163" t="s">
         <v>263</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>152</v>
       </c>
       <c r="C164" t="s">
         <v>264</v>
       </c>
       <c r="D164">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>153</v>
       </c>
       <c r="C165" t="s">
         <v>266</v>
       </c>
       <c r="D165">
         <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4559,51 +4559,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>156</v>
       </c>
       <c r="C168" t="s">
         <v>270</v>
       </c>
       <c r="D168">
         <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>92</v>
       </c>
       <c r="F168" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>157</v>
       </c>
       <c r="C169" t="s">
         <v>271</v>
       </c>
       <c r="D169">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>158</v>
       </c>
       <c r="C170" t="s">
         <v>272</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>39</v>
       </c>
     </row>
@@ -4627,51 +4627,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>159</v>
       </c>
       <c r="C172" t="s">
         <v>274</v>
       </c>
       <c r="D172">
         <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>161</v>
       </c>
       <c r="C173" t="s">
         <v>276</v>
       </c>
       <c r="D173">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>162</v>
       </c>
       <c r="C174" t="s">
         <v>277</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>149</v>
       </c>
     </row>
@@ -4743,51 +4743,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>166</v>
       </c>
       <c r="C179" t="s">
         <v>284</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>74</v>
       </c>
       <c r="F179" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>168</v>
       </c>
       <c r="C180" t="s">
         <v>286</v>
       </c>
       <c r="D180">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>10</v>
       </c>
       <c r="F180" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>169</v>
       </c>
       <c r="C181" t="s">
         <v>288</v>
       </c>
       <c r="D181">
         <v>22</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4913,51 +4913,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>177</v>
       </c>
       <c r="C189" t="s">
         <v>299</v>
       </c>
       <c r="D189">
         <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>92</v>
       </c>
       <c r="F189" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>178</v>
       </c>
       <c r="C190" t="s">
         <v>300</v>
       </c>
       <c r="D190">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>179</v>
       </c>
       <c r="C191" t="s">
         <v>301</v>
       </c>
       <c r="D191">
         <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>251</v>
       </c>
     </row>
@@ -5117,51 +5117,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>189</v>
       </c>
       <c r="C201" t="s">
         <v>315</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>190</v>
       </c>
       <c r="C202" t="s">
         <v>316</v>
       </c>
       <c r="D202">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>190</v>
       </c>
       <c r="C203" t="s">
         <v>318</v>
       </c>
       <c r="D203">
         <v>20</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>111</v>
       </c>
     </row>