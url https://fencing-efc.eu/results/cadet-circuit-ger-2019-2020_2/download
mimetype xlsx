--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1568,71 +1568,71 @@
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
@@ -1999,51 +1999,51 @@
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>34</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
@@ -2196,131 +2196,131 @@
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>34</v>
       </c>
       <c r="F39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>82</v>
       </c>
       <c r="F41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2381,51 +2381,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2475,102 +2475,102 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>26</v>
       </c>
       <c r="F57" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>26</v>
       </c>
       <c r="F58" t="s">
@@ -3094,51 +3094,51 @@
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>149</v>
       </c>
     </row>
@@ -3151,71 +3151,71 @@
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>151</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>82</v>
       </c>
       <c r="F89" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>154</v>
       </c>
       <c r="F90" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
         <v>21</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3502,51 +3502,51 @@
       </c>
       <c r="C106" t="s">
         <v>181</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>182</v>
       </c>
       <c r="F106" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>184</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
@@ -3622,51 +3622,51 @@
       </c>
       <c r="C112" t="s">
         <v>192</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>154</v>
       </c>
       <c r="F112" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>194</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>99</v>
       </c>
       <c r="F113" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>195</v>
       </c>
       <c r="D114">
         <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
@@ -3993,102 +3993,102 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>220</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>172</v>
       </c>
       <c r="F131" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>222</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>34</v>
       </c>
       <c r="F132" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>224</v>
       </c>
       <c r="D133">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>172</v>
       </c>
       <c r="F133" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>226</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>228</v>
       </c>
       <c r="D135">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>229</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>26</v>
       </c>
       <c r="F136" t="s">
         <v>230</v>
       </c>
     </row>
@@ -4109,102 +4109,102 @@
         <v>232</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>233</v>
       </c>
       <c r="D138">
         <v>21</v>
       </c>
       <c r="E138" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>234</v>
       </c>
       <c r="D139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>236</v>
       </c>
       <c r="D140">
         <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>172</v>
       </c>
       <c r="F140" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>238</v>
       </c>
       <c r="D141">
         <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>26</v>
       </c>
       <c r="F141" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>240</v>
       </c>
       <c r="D142">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>213</v>
       </c>
       <c r="F142" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>172</v>
       </c>
       <c r="F143" t="s">
         <v>242</v>
       </c>
     </row>
@@ -4228,51 +4228,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>246</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>247</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>26</v>
       </c>
       <c r="F147" t="s">
         <v>248</v>
       </c>
     </row>
@@ -4378,51 +4378,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>259</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>260</v>
       </c>
       <c r="F154" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>262</v>
       </c>
       <c r="D155">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="F155" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>263</v>
       </c>
       <c r="D156">
         <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>99</v>
       </c>
       <c r="F156" t="s">
         <v>264</v>
       </c>
     </row>
@@ -4463,51 +4463,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>268</v>
       </c>
       <c r="D159">
         <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>269</v>
       </c>
       <c r="D160">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>270</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>145</v>
       </c>
     </row>
@@ -4548,51 +4548,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>274</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>99</v>
       </c>
       <c r="F164" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>275</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>276</v>
       </c>
       <c r="D166">
         <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
@@ -4661,51 +4661,51 @@
         <v>37</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>285</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>286</v>
       </c>
       <c r="D172">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>287</v>
       </c>
       <c r="D173">
         <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
       <c r="F173" t="s">
         <v>279</v>
       </c>
     </row>
@@ -4896,51 +4896,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
       <c r="F185" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>10</v>
       </c>
       <c r="F186" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>304</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>213</v>
       </c>
       <c r="F187" t="s">
         <v>305</v>
       </c>
     </row>
@@ -4998,51 +4998,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>311</v>
       </c>
       <c r="D191">
         <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>154</v>
       </c>
       <c r="F191" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>312</v>
       </c>
       <c r="D192">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E192" t="s">
         <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>313</v>
       </c>
       <c r="D193">
         <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>172</v>
       </c>
       <c r="F193" t="s">
         <v>314</v>
       </c>
     </row>
@@ -5216,51 +5216,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>329</v>
       </c>
       <c r="D204">
         <v>20</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
       <c r="F204" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>330</v>
       </c>
       <c r="D205">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E205" t="s">
         <v>172</v>
       </c>
       <c r="F205" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>331</v>
       </c>
       <c r="D206">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>10</v>
       </c>
       <c r="F206" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5301,99 +5301,99 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>334</v>
       </c>
       <c r="D209">
         <v>21</v>
       </c>
       <c r="E209" t="s">
         <v>335</v>
       </c>
       <c r="F209" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>337</v>
       </c>
       <c r="D210">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>339</v>
       </c>
       <c r="D211">
         <v>21</v>
       </c>
       <c r="E211" t="s">
         <v>10</v>
       </c>
       <c r="F211" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>340</v>
       </c>
       <c r="D212">
         <v>21</v>
       </c>
       <c r="E212" t="s">
         <v>154</v>
       </c>
       <c r="F212" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>342</v>
       </c>
       <c r="D213">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E213" t="s">
         <v>10</v>
       </c>
       <c r="F213" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>343</v>
       </c>
       <c r="D214">
         <v>22</v>
       </c>
       <c r="E214" t="s">
         <v>10</v>
       </c>
       <c r="F214" t="s">
         <v>344</v>
       </c>
     </row>