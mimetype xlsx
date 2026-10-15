--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -1628,108 +1628,108 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -1765,91 +1765,91 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>26</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -1882,51 +1882,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>34</v>
       </c>
       <c r="F24" t="s">
@@ -2458,51 +2458,51 @@
       </c>
       <c r="C52" t="s">
         <v>98</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>99</v>
       </c>
       <c r="F52" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
@@ -2566,148 +2566,148 @@
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>26</v>
       </c>
       <c r="F58" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
       <c r="F61" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>99</v>
       </c>
       <c r="F62" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>82</v>
       </c>
       <c r="F63" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>99</v>
       </c>
       <c r="F64" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -2820,71 +2820,71 @@
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>34</v>
       </c>
       <c r="F71" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>132</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>26</v>
       </c>
       <c r="F74" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2917,131 +2917,131 @@
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>82</v>
       </c>
       <c r="F77" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>137</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>82</v>
       </c>
       <c r="F79" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>138</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
       <c r="F81" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>82</v>
       </c>
     </row>
@@ -3054,51 +3054,51 @@
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
@@ -3191,88 +3191,88 @@
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>154</v>
       </c>
       <c r="F90" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>157</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>34</v>
       </c>
       <c r="F92" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" t="s">
@@ -3308,71 +3308,71 @@
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>26</v>
       </c>
       <c r="F99" t="s">
         <v>169</v>
       </c>
     </row>
@@ -3382,131 +3382,131 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>170</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>171</v>
       </c>
       <c r="D101">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>172</v>
       </c>
       <c r="F101" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>26</v>
       </c>
       <c r="F102" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>176</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>99</v>
       </c>
       <c r="F103" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>178</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>180</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="F105" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>181</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>182</v>
       </c>
       <c r="F106" t="s">
@@ -3522,131 +3522,131 @@
       </c>
       <c r="C107" t="s">
         <v>184</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>34</v>
       </c>
       <c r="F109" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>188</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>190</v>
       </c>
       <c r="D111">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>34</v>
       </c>
       <c r="F111" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>192</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>154</v>
       </c>
       <c r="F112" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>194</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>99</v>
       </c>
       <c r="F113" t="s">
@@ -3682,71 +3682,71 @@
       </c>
       <c r="C115" t="s">
         <v>196</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="F115" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>198</v>
       </c>
       <c r="D116">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>26</v>
       </c>
       <c r="F117" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>200</v>
       </c>
       <c r="D118">
         <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
@@ -3799,91 +3799,91 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>26</v>
       </c>
       <c r="F122" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>209</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>172</v>
       </c>
       <c r="F125" t="s">
@@ -3899,88 +3899,88 @@
       </c>
       <c r="C126" t="s">
         <v>211</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>212</v>
       </c>
       <c r="D127">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>213</v>
       </c>
       <c r="F127" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>215</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>216</v>
       </c>
       <c r="D129">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>82</v>
       </c>
       <c r="F129" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>218</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
@@ -4143,119 +4143,119 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>236</v>
       </c>
       <c r="D140">
         <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>172</v>
       </c>
       <c r="F140" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>238</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>26</v>
       </c>
       <c r="F141" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>240</v>
       </c>
       <c r="D142">
         <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>213</v>
       </c>
       <c r="F142" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>172</v>
       </c>
       <c r="F143" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>243</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>246</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4327,51 +4327,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>254</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>26</v>
       </c>
       <c r="F151" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>255</v>
       </c>
       <c r="D152">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>257</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>172</v>
       </c>
       <c r="F153" t="s">
         <v>258</v>
       </c>
     </row>
@@ -4395,102 +4395,102 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>262</v>
       </c>
       <c r="D155">
         <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="F155" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>263</v>
       </c>
       <c r="D156">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>99</v>
       </c>
       <c r="F156" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>265</v>
       </c>
       <c r="D157">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>82</v>
       </c>
       <c r="F157" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>266</v>
       </c>
       <c r="D158">
         <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="F158" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>268</v>
       </c>
       <c r="D159">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>269</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4596,102 +4596,102 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>278</v>
       </c>
       <c r="D167">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>280</v>
       </c>
       <c r="D168">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>281</v>
       </c>
       <c r="D169">
         <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>282</v>
       </c>
       <c r="F169" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>284</v>
       </c>
       <c r="D170">
         <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>26</v>
       </c>
       <c r="F170" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>285</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>286</v>
       </c>
       <c r="D172">
         <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
@@ -4746,51 +4746,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>290</v>
       </c>
       <c r="D176">
         <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>292</v>
       </c>
       <c r="D177">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>154</v>
       </c>
       <c r="F177" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>293</v>
       </c>
       <c r="D178">
         <v>23</v>
       </c>
       <c r="E178" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
@@ -4947,51 +4947,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>306</v>
       </c>
       <c r="D188">
         <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>307</v>
       </c>
       <c r="D189">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
       <c r="F189" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>309</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>10</v>
       </c>
       <c r="F190" t="s">
         <v>310</v>
       </c>
     </row>
@@ -5097,153 +5097,153 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>319</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>10</v>
       </c>
       <c r="F197" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>320</v>
       </c>
       <c r="D198">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>322</v>
       </c>
       <c r="D199">
         <v>23</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
       <c r="F199" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>323</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>10</v>
       </c>
       <c r="F200" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>324</v>
       </c>
       <c r="D201">
         <v>21</v>
       </c>
       <c r="E201" t="s">
         <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>325</v>
       </c>
       <c r="D202">
         <v>22</v>
       </c>
       <c r="E202" t="s">
         <v>326</v>
       </c>
       <c r="F202" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>328</v>
       </c>
       <c r="D203">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>10</v>
       </c>
       <c r="F203" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>329</v>
       </c>
       <c r="D204">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
       <c r="F204" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>330</v>
       </c>
       <c r="D205">
         <v>21</v>
       </c>
       <c r="E205" t="s">
         <v>172</v>
       </c>
       <c r="F205" t="s">
         <v>173</v>
       </c>
     </row>
@@ -5267,51 +5267,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>332</v>
       </c>
       <c r="D207">
         <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>333</v>
       </c>
       <c r="D208">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E208" t="s">
         <v>10</v>
       </c>
       <c r="F208" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>334</v>
       </c>
       <c r="D209">
         <v>21</v>
       </c>
       <c r="E209" t="s">
         <v>335</v>
       </c>
       <c r="F209" t="s">
         <v>336</v>
       </c>
     </row>
@@ -5366,102 +5366,102 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>342</v>
       </c>
       <c r="D213">
         <v>20</v>
       </c>
       <c r="E213" t="s">
         <v>10</v>
       </c>
       <c r="F213" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>343</v>
       </c>
       <c r="D214">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>10</v>
       </c>
       <c r="F214" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>345</v>
       </c>
       <c r="D215">
         <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>10</v>
       </c>
       <c r="F215" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>346</v>
       </c>
       <c r="D216">
         <v>21</v>
       </c>
       <c r="E216" t="s">
         <v>10</v>
       </c>
       <c r="F216" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>347</v>
       </c>
       <c r="D217">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E217" t="s">
         <v>10</v>
       </c>
       <c r="F217" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>