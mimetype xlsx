--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1530,71 +1530,71 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -1832,51 +1832,51 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -2146,51 +2146,51 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
@@ -2340,71 +2340,71 @@
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
     </row>
@@ -2728,51 +2728,51 @@
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>85</v>
       </c>
       <c r="F64" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>127</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>99</v>
       </c>
       <c r="F65" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>129</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
@@ -3328,111 +3328,111 @@
       </c>
       <c r="C94" t="s">
         <v>172</v>
       </c>
       <c r="D94">
         <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>173</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>175</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>42</v>
       </c>
       <c r="F96" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>177</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>85</v>
       </c>
       <c r="F97" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>178</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>179</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>99</v>
       </c>
       <c r="F99" t="s">
         <v>131</v>
       </c>
     </row>
@@ -3522,51 +3522,51 @@
       </c>
       <c r="C104" t="s">
         <v>184</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>85</v>
       </c>
       <c r="F104" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>186</v>
       </c>
       <c r="D105">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>42</v>
       </c>
       <c r="F105" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>187</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>39</v>
       </c>
       <c r="F106" t="s">
@@ -3622,91 +3622,91 @@
       </c>
       <c r="C109" t="s">
         <v>191</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>42</v>
       </c>
       <c r="F109" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>193</v>
       </c>
       <c r="D110">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>85</v>
       </c>
       <c r="F110" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>194</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>85</v>
       </c>
       <c r="F111" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>195</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>197</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>39</v>
       </c>
       <c r="F113" t="s">
@@ -3859,51 +3859,51 @@
       </c>
       <c r="C121" t="s">
         <v>211</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>213</v>
       </c>
       <c r="D122">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>85</v>
       </c>
       <c r="F122" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>85</v>
       </c>
       <c r="F123" t="s">
@@ -3979,51 +3979,51 @@
       </c>
       <c r="C127" t="s">
         <v>221</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>39</v>
       </c>
       <c r="F127" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>222</v>
       </c>
       <c r="D128">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>39</v>
       </c>
       <c r="F128" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>223</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>33</v>
       </c>
       <c r="F129" t="s">
@@ -4166,51 +4166,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>235</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>39</v>
       </c>
       <c r="F138" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>237</v>
       </c>
       <c r="D139">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>239</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>240</v>
       </c>
     </row>
@@ -4234,51 +4234,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>242</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>85</v>
       </c>
       <c r="F142" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>243</v>
       </c>
       <c r="D143">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>245</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>39</v>
       </c>
       <c r="F144" t="s">
         <v>152</v>
       </c>
     </row>
@@ -4336,68 +4336,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>251</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>85</v>
       </c>
       <c r="F148" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>253</v>
       </c>
       <c r="D149">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>99</v>
       </c>
       <c r="F149" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>255</v>
       </c>
       <c r="D150">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>28</v>
       </c>
       <c r="F150" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>257</v>
       </c>
       <c r="D151">
         <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>28</v>
       </c>
       <c r="F151" t="s">
         <v>29</v>
       </c>
     </row>
@@ -4438,102 +4438,102 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>261</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>42</v>
       </c>
       <c r="F154" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>263</v>
       </c>
       <c r="D155">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>42</v>
       </c>
       <c r="F155" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>264</v>
       </c>
       <c r="D156">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>99</v>
       </c>
       <c r="F156" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>266</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>28</v>
       </c>
       <c r="F157" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>267</v>
       </c>
       <c r="D158">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>268</v>
       </c>
       <c r="F158" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>270</v>
       </c>
       <c r="D159">
         <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>39</v>
       </c>
       <c r="F159" t="s">
         <v>55</v>
       </c>
     </row>
@@ -4557,51 +4557,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>272</v>
       </c>
       <c r="D161">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>268</v>
       </c>
       <c r="F161" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>274</v>
       </c>
       <c r="D162">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>61</v>
       </c>
       <c r="F162" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>276</v>
       </c>
       <c r="D163">
         <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>28</v>
       </c>
       <c r="F163" t="s">
         <v>250</v>
       </c>
     </row>
@@ -4727,51 +4727,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>289</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>85</v>
       </c>
       <c r="F171" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>290</v>
       </c>
       <c r="D172">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>85</v>
       </c>
       <c r="F172" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>291</v>
       </c>
       <c r="D173">
         <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>28</v>
       </c>
       <c r="F173" t="s">
         <v>29</v>
       </c>
     </row>
@@ -4863,51 +4863,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>297</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>85</v>
       </c>
       <c r="F179" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>298</v>
       </c>
       <c r="D180">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>10</v>
       </c>
       <c r="F180" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>300</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>85</v>
       </c>
       <c r="F181" t="s">
         <v>118</v>
       </c>
     </row>
@@ -4948,51 +4948,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>305</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>85</v>
       </c>
       <c r="F184" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>307</v>
       </c>
       <c r="D185">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E185" t="s">
         <v>99</v>
       </c>
       <c r="F185" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>309</v>
       </c>
       <c r="D186">
         <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>85</v>
       </c>
       <c r="F186" t="s">
         <v>310</v>
       </c>
     </row>
@@ -5033,51 +5033,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>313</v>
       </c>
       <c r="D189">
         <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>85</v>
       </c>
       <c r="F189" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>314</v>
       </c>
       <c r="D190">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>28</v>
       </c>
       <c r="F190" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>316</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>85</v>
       </c>
       <c r="F191" t="s">
         <v>185</v>
       </c>
     </row>
@@ -5149,82 +5149,82 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>322</v>
       </c>
       <c r="D196">
         <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>39</v>
       </c>
       <c r="F196" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>324</v>
       </c>
       <c r="D197">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>325</v>
       </c>
       <c r="D198">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>61</v>
       </c>
       <c r="F198" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>326</v>
       </c>
       <c r="D199">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>85</v>
       </c>
       <c r="F199" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>328</v>
       </c>
       <c r="D200">
         <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>85</v>
       </c>
       <c r="F200" t="s">
         <v>93</v>
       </c>
     </row>
@@ -5248,85 +5248,85 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>332</v>
       </c>
       <c r="D202">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>85</v>
       </c>
       <c r="F202" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>334</v>
       </c>
       <c r="D203">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E203" t="s">
         <v>85</v>
       </c>
       <c r="F203" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>335</v>
       </c>
       <c r="D204">
         <v>21</v>
       </c>
       <c r="E204" t="s">
         <v>278</v>
       </c>
       <c r="F204" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>337</v>
       </c>
       <c r="D205">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E205" t="s">
         <v>99</v>
       </c>
       <c r="F205" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>338</v>
       </c>
       <c r="D206">
         <v>23</v>
       </c>
       <c r="E206" t="s">
         <v>28</v>
       </c>
       <c r="F206" t="s">
         <v>339</v>
       </c>
     </row>
@@ -5469,119 +5469,119 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>349</v>
       </c>
       <c r="D215">
         <v>23</v>
       </c>
       <c r="E215" t="s">
         <v>85</v>
       </c>
       <c r="F215" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>351</v>
       </c>
       <c r="D216">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>352</v>
       </c>
       <c r="D217">
         <v>20</v>
       </c>
       <c r="E217" t="s">
         <v>85</v>
       </c>
       <c r="F217" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>353</v>
       </c>
       <c r="D218">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E218" t="s">
         <v>61</v>
       </c>
       <c r="F218" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>354</v>
       </c>
       <c r="D219">
         <v>23</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
       <c r="F219" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>356</v>
       </c>
       <c r="D220">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E220" t="s">
         <v>85</v>
       </c>
       <c r="F220" t="s">
         <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>