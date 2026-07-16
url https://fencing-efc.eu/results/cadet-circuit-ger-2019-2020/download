--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2059,213 +2059,213 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
@@ -2349,51 +2349,51 @@
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>35</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
@@ -2437,88 +2437,88 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
@@ -2568,51 +2568,51 @@
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
@@ -2656,51 +2656,51 @@
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
@@ -2807,105 +2807,105 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>70</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>71</v>
       </c>
       <c r="D43">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>72</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>76</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>77</v>
       </c>
     </row>
@@ -2918,51 +2918,51 @@
       </c>
       <c r="C48" t="s">
         <v>78</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>79</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
@@ -2972,102 +2972,102 @@
       </c>
       <c r="C51" t="s">
         <v>82</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>83</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>84</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>85</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>86</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>87</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
@@ -3185,111 +3185,111 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>97</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>98</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>88</v>
       </c>
       <c r="F64" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>100</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>104</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>106</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3302,51 +3302,51 @@
       </c>
       <c r="C69" t="s">
         <v>107</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>109</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>112</v>
       </c>
       <c r="F71" t="s">
@@ -3379,51 +3379,51 @@
       </c>
       <c r="C73" t="s">
         <v>116</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>117</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>35</v>
       </c>
       <c r="F74" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>118</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
@@ -3710,51 +3710,51 @@
       </c>
       <c r="C90" t="s">
         <v>143</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>145</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>146</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
@@ -3969,51 +3969,51 @@
       </c>
       <c r="C104" t="s">
         <v>162</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>35</v>
       </c>
       <c r="F104" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>163</v>
       </c>
       <c r="D105">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>164</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>35</v>
       </c>
       <c r="F106" t="s">
         <v>77</v>
       </c>
     </row>
@@ -4043,88 +4043,88 @@
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>166</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>167</v>
       </c>
       <c r="D109">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>168</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>169</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>170</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>171</v>
       </c>
     </row>
@@ -4154,91 +4154,91 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>174</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>175</v>
       </c>
       <c r="D115">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>112</v>
       </c>
       <c r="F115" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>176</v>
       </c>
       <c r="D116">
         <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>129</v>
       </c>
       <c r="F116" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>178</v>
       </c>
       <c r="D117">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>179</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4251,51 +4251,51 @@
       </c>
       <c r="C119" t="s">
         <v>180</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>35</v>
       </c>
       <c r="F119" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>181</v>
       </c>
       <c r="D120">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>129</v>
       </c>
       <c r="F120" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>183</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>126</v>
       </c>
       <c r="F121" t="s">
@@ -4388,51 +4388,51 @@
       </c>
       <c r="C126" t="s">
         <v>188</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>190</v>
       </c>
       <c r="D127">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>88</v>
       </c>
       <c r="F127" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>192</v>
       </c>
       <c r="D128">
         <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
@@ -4496,110 +4496,110 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>197</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>129</v>
       </c>
       <c r="F132" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>199</v>
       </c>
       <c r="D133">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>200</v>
       </c>
       <c r="D134">
         <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>201</v>
       </c>
       <c r="D135">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>202</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>136</v>
       </c>
       <c r="F136" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>204</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>20</v>
       </c>
       <c r="F137" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>206</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>105</v>
       </c>
     </row>
@@ -4623,51 +4623,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>208</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>209</v>
       </c>
       <c r="F140" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>211</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>212</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
@@ -4894,167 +4894,167 @@
         <v>232</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>233</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>234</v>
       </c>
       <c r="D158">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>126</v>
       </c>
       <c r="F158" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>235</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>236</v>
       </c>
       <c r="D160">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>237</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>209</v>
       </c>
       <c r="F161" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>239</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>240</v>
       </c>
       <c r="D163">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>129</v>
       </c>
       <c r="F163" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>242</v>
       </c>
       <c r="D164">
         <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>243</v>
       </c>
       <c r="D165">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>244</v>
       </c>
       <c r="D166">
         <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>245</v>
       </c>
     </row>
@@ -5355,51 +5355,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>272</v>
       </c>
       <c r="D185">
         <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>129</v>
       </c>
       <c r="F185" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>274</v>
       </c>
       <c r="D186">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>276</v>
       </c>
       <c r="D187">
         <v>21</v>
       </c>
       <c r="E187" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
@@ -5420,85 +5420,85 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>278</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>279</v>
       </c>
       <c r="D190">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>281</v>
       </c>
       <c r="D191">
         <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>282</v>
       </c>
       <c r="D192">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5697,51 +5697,51 @@
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>296</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>297</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>298</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
@@ -5788,51 +5788,51 @@
       </c>
       <c r="C17" t="s">
         <v>301</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>88</v>
       </c>
       <c r="F17" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>303</v>
       </c>
       <c r="D18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>304</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
@@ -5927,51 +5927,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>311</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>312</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>313</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
@@ -6069,85 +6069,85 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>319</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>320</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>321</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>322</v>
       </c>
       <c r="D36">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>35</v>
       </c>
       <c r="F36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>323</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
@@ -6456,51 +6456,51 @@
       </c>
       <c r="C54" t="s">
         <v>345</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>346</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>112</v>
       </c>
       <c r="F55" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>348</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
     </row>
@@ -6581,51 +6581,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>355</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>356</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>357</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
@@ -6652,88 +6652,88 @@
       </c>
       <c r="C65" t="s">
         <v>359</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>129</v>
       </c>
       <c r="F65" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>361</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>88</v>
       </c>
       <c r="F66" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>363</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>364</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>365</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
     </row>
@@ -6999,51 +6999,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>381</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>382</v>
       </c>
       <c r="D85">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>383</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>88</v>
       </c>
       <c r="F86" t="s">
         <v>99</v>
       </c>
     </row>
@@ -7130,51 +7130,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>391</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>392</v>
       </c>
       <c r="D92">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>112</v>
       </c>
       <c r="F92" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>393</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
     </row>
@@ -7187,51 +7187,51 @@
       </c>
       <c r="C94" t="s">
         <v>394</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>129</v>
       </c>
       <c r="F94" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>395</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>88</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>396</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>129</v>
       </c>
       <c r="F96" t="s">
         <v>397</v>
       </c>
     </row>
@@ -7404,51 +7404,51 @@
       </c>
       <c r="C105" t="s">
         <v>411</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>129</v>
       </c>
       <c r="F105" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>412</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>413</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
@@ -7498,51 +7498,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>417</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>418</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>419</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>112</v>
       </c>
       <c r="F112" t="s">
         <v>113</v>
       </c>
     </row>
@@ -7743,88 +7743,88 @@
       </c>
       <c r="C123" t="s">
         <v>431</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>35</v>
       </c>
       <c r="F123" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>432</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>434</v>
       </c>
       <c r="D125">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>435</v>
       </c>
       <c r="D126">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>35</v>
       </c>
       <c r="F126" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>436</v>
       </c>
       <c r="D127">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>129</v>
       </c>
       <c r="F127" t="s">
@@ -8005,51 +8005,51 @@
         <v>157</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>446</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>447</v>
       </c>
       <c r="D138">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>334</v>
       </c>
       <c r="F138" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>132</v>
       </c>
       <c r="C139" t="s">
         <v>448</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>35</v>
       </c>
       <c r="F139" t="s">
         <v>50</v>
       </c>
     </row>
@@ -8124,51 +8124,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>455</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>112</v>
       </c>
       <c r="F144" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>456</v>
       </c>
       <c r="D145">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>457</v>
       </c>
       <c r="D146">
         <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
     </row>
@@ -8223,51 +8223,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>462</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>463</v>
       </c>
       <c r="D151">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>13</v>
       </c>
       <c r="F151" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>464</v>
       </c>
       <c r="D152">
         <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>465</v>
       </c>
     </row>
@@ -8534,85 +8534,85 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>484</v>
       </c>
       <c r="D169">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>485</v>
       </c>
       <c r="D170">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>35</v>
       </c>
       <c r="F170" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>486</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>126</v>
       </c>
       <c r="F171" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>487</v>
       </c>
       <c r="D172">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>112</v>
       </c>
       <c r="F172" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>488</v>
       </c>
       <c r="D173">
         <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>20</v>
       </c>
       <c r="F173" t="s">
         <v>58</v>
       </c>
     </row>
@@ -8704,51 +8704,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>494</v>
       </c>
       <c r="D179">
         <v>21</v>
       </c>
       <c r="E179" t="s">
         <v>129</v>
       </c>
       <c r="F179" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>496</v>
       </c>
       <c r="D180">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>268</v>
       </c>
       <c r="F180" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>498</v>
       </c>
       <c r="D181">
         <v>22</v>
       </c>
       <c r="E181" t="s">
         <v>126</v>
       </c>
       <c r="F181" t="s">
         <v>148</v>
       </c>
     </row>
@@ -9010,119 +9010,119 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>190</v>
       </c>
       <c r="C197" t="s">
         <v>517</v>
       </c>
       <c r="D197">
         <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="C198" t="s">
         <v>518</v>
       </c>
       <c r="D198">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>519</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>520</v>
       </c>
       <c r="D200">
         <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>521</v>
       </c>
       <c r="D201">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>193</v>
       </c>
       <c r="C202" t="s">
         <v>523</v>
       </c>
       <c r="D202">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>524</v>
       </c>
       <c r="D203">
         <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
@@ -9160,68 +9160,68 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>527</v>
       </c>
       <c r="D206">
         <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
       </c>
       <c r="C207" t="s">
         <v>528</v>
       </c>
       <c r="D207">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>529</v>
       </c>
       <c r="D208">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="C209" t="s">
         <v>530</v>
       </c>
       <c r="D209">
         <v>22</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>193</v>
       </c>
     </row>