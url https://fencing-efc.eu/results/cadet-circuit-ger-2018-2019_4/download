--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1429,188 +1429,188 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>1</v>
@@ -1937,51 +1937,51 @@
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>18</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>19</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
@@ -2185,51 +2185,51 @@
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>31</v>
       </c>
       <c r="B44">
         <v>12.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>32</v>
       </c>
       <c r="B45">
         <v>12.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
       <c r="F45" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2242,51 +2242,51 @@
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>42</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>34</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>35</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>42</v>
       </c>
       <c r="F48" t="s">
@@ -2422,131 +2422,131 @@
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>43</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
       <c r="F56" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>44</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>108</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>45</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>42</v>
       </c>
       <c r="F58" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>46</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>47</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>48</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49</v>
@@ -2833,51 +2833,51 @@
       </c>
       <c r="C76" t="s">
         <v>138</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>64</v>
       </c>
       <c r="B77">
         <v>6.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>65</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>141</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2910,51 +2910,51 @@
       </c>
       <c r="C80" t="s">
         <v>143</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>68</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>69</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>147</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
@@ -3044,51 +3044,51 @@
       </c>
       <c r="C87" t="s">
         <v>153</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>74</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>155</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>129</v>
       </c>
       <c r="F88" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>76</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>157</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>129</v>
       </c>
       <c r="F89" t="s">
@@ -3104,91 +3104,91 @@
       </c>
       <c r="C90" t="s">
         <v>158</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>78</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>79</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>80</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>108</v>
       </c>
       <c r="F93" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>81</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>163</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>164</v>
       </c>
       <c r="F94" t="s">
@@ -3361,51 +3361,51 @@
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>42</v>
       </c>
       <c r="F103" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>91</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>179</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>92</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>181</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
@@ -3578,51 +3578,51 @@
       </c>
       <c r="C114" t="s">
         <v>194</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>129</v>
       </c>
       <c r="F114" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>102</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>129</v>
       </c>
       <c r="F115" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>103</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>197</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>75</v>
       </c>
     </row>
@@ -3752,51 +3752,51 @@
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>111</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>111</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>208</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>42</v>
       </c>
       <c r="F125" t="s">
@@ -3812,151 +3812,151 @@
       </c>
       <c r="C126" t="s">
         <v>209</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>37</v>
       </c>
       <c r="F126" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>114</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>210</v>
       </c>
       <c r="D127">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>129</v>
       </c>
       <c r="F127" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>115</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>211</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>116</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>212</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>117</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>214</v>
       </c>
       <c r="D130">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>118</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>215</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>30</v>
       </c>
       <c r="F131" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>119</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>217</v>
       </c>
       <c r="D132">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>121</v>
       </c>
       <c r="F132" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>120</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
@@ -4066,88 +4066,88 @@
       </c>
       <c r="C139" t="s">
         <v>228</v>
       </c>
       <c r="D139">
         <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>108</v>
       </c>
       <c r="F139" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>126</v>
       </c>
       <c r="B140">
         <v>3.0</v>
       </c>
       <c r="C140" t="s">
         <v>230</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>128</v>
       </c>
       <c r="B141">
         <v>3.0</v>
       </c>
       <c r="C141" t="s">
         <v>232</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>42</v>
       </c>
       <c r="F141" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>129</v>
       </c>
       <c r="C142" t="s">
         <v>233</v>
       </c>
       <c r="D142">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>129</v>
       </c>
       <c r="F142" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>130</v>
       </c>
       <c r="C143" t="s">
         <v>234</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>121</v>
       </c>
       <c r="F143" t="s">
         <v>122</v>
       </c>
     </row>
@@ -4171,51 +4171,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>132</v>
       </c>
       <c r="C145" t="s">
         <v>237</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>133</v>
       </c>
       <c r="C146" t="s">
         <v>239</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>134</v>
       </c>
       <c r="C147" t="s">
         <v>240</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147" t="s">
         <v>105</v>
       </c>
     </row>
@@ -4253,102 +4253,102 @@
         <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>137</v>
       </c>
       <c r="C150" t="s">
         <v>243</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>138</v>
       </c>
       <c r="C151" t="s">
         <v>244</v>
       </c>
       <c r="D151">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
       <c r="F151" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>139</v>
       </c>
       <c r="C152" t="s">
         <v>245</v>
       </c>
       <c r="D152">
         <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>45</v>
       </c>
       <c r="F152" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>140</v>
       </c>
       <c r="C153" t="s">
         <v>247</v>
       </c>
       <c r="D153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>10</v>
       </c>
       <c r="F153" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>141</v>
       </c>
       <c r="C154" t="s">
         <v>249</v>
       </c>
       <c r="D154">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>142</v>
       </c>
       <c r="C155" t="s">
         <v>251</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>252</v>
       </c>
       <c r="F155" t="s">
         <v>253</v>
       </c>
     </row>
@@ -4440,85 +4440,85 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>148</v>
       </c>
       <c r="C161" t="s">
         <v>260</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>37</v>
       </c>
       <c r="F161" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>149</v>
       </c>
       <c r="C162" t="s">
         <v>261</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>150</v>
       </c>
       <c r="C163" t="s">
         <v>262</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="F163" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>151</v>
       </c>
       <c r="C164" t="s">
         <v>264</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>152</v>
       </c>
       <c r="C165" t="s">
         <v>265</v>
       </c>
       <c r="D165">
         <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4542,153 +4542,153 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>154</v>
       </c>
       <c r="C167" t="s">
         <v>267</v>
       </c>
       <c r="D167">
         <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>108</v>
       </c>
       <c r="F167" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>155</v>
       </c>
       <c r="C168" t="s">
         <v>268</v>
       </c>
       <c r="D168">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>156</v>
       </c>
       <c r="C169" t="s">
         <v>269</v>
       </c>
       <c r="D169">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>10</v>
       </c>
       <c r="F169" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>157</v>
       </c>
       <c r="C170" t="s">
         <v>270</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>129</v>
       </c>
       <c r="F170" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>158</v>
       </c>
       <c r="C171" t="s">
         <v>271</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>23</v>
       </c>
       <c r="F171" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>158</v>
       </c>
       <c r="C172" t="s">
         <v>272</v>
       </c>
       <c r="D172">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>160</v>
       </c>
       <c r="C173" t="s">
         <v>273</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>81</v>
       </c>
       <c r="F173" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>161</v>
       </c>
       <c r="C174" t="s">
         <v>275</v>
       </c>
       <c r="D174">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>10</v>
       </c>
       <c r="F174" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>162</v>
       </c>
       <c r="C175" t="s">
         <v>276</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>164</v>
       </c>
       <c r="F175" t="s">
         <v>277</v>
       </c>
     </row>
@@ -4712,85 +4712,85 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>164</v>
       </c>
       <c r="C177" t="s">
         <v>279</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>108</v>
       </c>
       <c r="F177" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>165</v>
       </c>
       <c r="C178" t="s">
         <v>9</v>
       </c>
       <c r="D178">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
       <c r="F178" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>165</v>
       </c>
       <c r="C179" t="s">
         <v>281</v>
       </c>
       <c r="D179">
         <v>21</v>
       </c>
       <c r="E179" t="s">
         <v>10</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>167</v>
       </c>
       <c r="C180" t="s">
         <v>282</v>
       </c>
       <c r="D180">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>283</v>
       </c>
       <c r="F180" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>168</v>
       </c>
       <c r="C181" t="s">
         <v>285</v>
       </c>
       <c r="D181">
         <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>129</v>
       </c>
       <c r="F181" t="s">
         <v>156</v>
       </c>
     </row>
@@ -4831,167 +4831,167 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>171</v>
       </c>
       <c r="C184" t="s">
         <v>289</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>10</v>
       </c>
       <c r="F184" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>172</v>
       </c>
       <c r="C185" t="s">
         <v>290</v>
       </c>
       <c r="D185">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
       <c r="F185" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>172</v>
       </c>
       <c r="C186" t="s">
         <v>291</v>
       </c>
       <c r="D186">
         <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>15</v>
       </c>
       <c r="F186" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>174</v>
       </c>
       <c r="C187" t="s">
         <v>293</v>
       </c>
       <c r="D187">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>174</v>
       </c>
       <c r="C188" t="s">
         <v>294</v>
       </c>
       <c r="D188">
         <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>176</v>
       </c>
       <c r="C189" t="s">
         <v>295</v>
       </c>
       <c r="D189">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>108</v>
       </c>
       <c r="F189" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>177</v>
       </c>
       <c r="C190" t="s">
         <v>296</v>
       </c>
       <c r="D190">
         <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>252</v>
       </c>
       <c r="F190" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>177</v>
       </c>
       <c r="C191" t="s">
         <v>297</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>42</v>
       </c>
       <c r="F191" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>179</v>
       </c>
       <c r="C192" t="s">
         <v>299</v>
       </c>
       <c r="D192">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>180</v>
       </c>
       <c r="C193" t="s">
         <v>301</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>10</v>
       </c>
       <c r="F193" t="s">
         <v>50</v>
       </c>
     </row>
@@ -5032,102 +5032,102 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>183</v>
       </c>
       <c r="C196" t="s">
         <v>304</v>
       </c>
       <c r="D196">
         <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>129</v>
       </c>
       <c r="F196" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>184</v>
       </c>
       <c r="C197" t="s">
         <v>305</v>
       </c>
       <c r="D197">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>10</v>
       </c>
       <c r="F197" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>185</v>
       </c>
       <c r="C198" t="s">
         <v>306</v>
       </c>
       <c r="D198">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E198" t="s">
         <v>283</v>
       </c>
       <c r="F198" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>186</v>
       </c>
       <c r="C199" t="s">
         <v>308</v>
       </c>
       <c r="D199">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
       <c r="F199" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>187</v>
       </c>
       <c r="C200" t="s">
         <v>309</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>10</v>
       </c>
       <c r="F200" t="s">
         <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>