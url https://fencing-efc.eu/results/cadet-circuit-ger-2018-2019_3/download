--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1333,51 +1333,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1527,85 +1527,85 @@
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
@@ -1678,51 +1678,51 @@
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
@@ -1758,148 +1758,148 @@
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>41</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
@@ -1909,51 +1909,51 @@
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
@@ -2103,51 +2103,51 @@
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>41</v>
       </c>
       <c r="F41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>87</v>
       </c>
       <c r="F42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>90</v>
       </c>
       <c r="F43" t="s">
@@ -2180,131 +2180,131 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>94</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>41</v>
       </c>
       <c r="F48" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>87</v>
       </c>
       <c r="F49" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>103</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
       <c r="F51" t="s">
         <v>97</v>
       </c>
     </row>
@@ -2317,71 +2317,71 @@
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>41</v>
       </c>
       <c r="F52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>90</v>
       </c>
       <c r="F53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
@@ -2397,51 +2397,51 @@
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>113</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>114</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
@@ -2508,51 +2508,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>41</v>
       </c>
       <c r="F63" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
@@ -2625,71 +2625,71 @@
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
       <c r="F68" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
@@ -2725,91 +2725,91 @@
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>136</v>
       </c>
       <c r="F73" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>138</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>51</v>
       </c>
       <c r="F74" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>140</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>142</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
         <v>83</v>
       </c>
     </row>
@@ -2842,51 +2842,51 @@
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>87</v>
       </c>
       <c r="F79" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>146</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>147</v>
       </c>
       <c r="F80" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>149</v>
       </c>
       <c r="D81">
         <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>30</v>
       </c>
       <c r="F81" t="s">
@@ -2922,51 +2922,51 @@
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>41</v>
       </c>
       <c r="F83" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>154</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>41</v>
       </c>
       <c r="F84" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>155</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
       <c r="F85" t="s">
@@ -2982,51 +2982,51 @@
       </c>
       <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>51</v>
       </c>
       <c r="F86" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
@@ -3042,71 +3042,71 @@
       </c>
       <c r="C89" t="s">
         <v>161</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>162</v>
       </c>
       <c r="D90">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>87</v>
       </c>
       <c r="F91" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>51</v>
       </c>
       <c r="F92" t="s">
@@ -3222,91 +3222,91 @@
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>16</v>
       </c>
       <c r="F98" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>175</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>30</v>
       </c>
       <c r="F99" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>177</v>
       </c>
       <c r="F100" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>179</v>
       </c>
       <c r="D101">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>16</v>
       </c>
       <c r="F101" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>180</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>16</v>
       </c>
       <c r="F102" t="s">
@@ -3422,91 +3422,91 @@
       </c>
       <c r="C108" t="s">
         <v>187</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>51</v>
       </c>
       <c r="F108" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>189</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>30</v>
       </c>
       <c r="F109" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>191</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>30</v>
       </c>
       <c r="F110" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>192</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>16</v>
       </c>
       <c r="F111" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>194</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3576,208 +3576,208 @@
       </c>
       <c r="C116" t="s">
         <v>199</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>30</v>
       </c>
       <c r="F116" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>200</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>41</v>
       </c>
       <c r="F117" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>202</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
       <c r="F119" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>51</v>
       </c>
       <c r="F120" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>207</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>170</v>
       </c>
       <c r="F121" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>209</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>30</v>
       </c>
       <c r="F122" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>210</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>211</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>16</v>
       </c>
       <c r="F124" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>212</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>51</v>
       </c>
       <c r="F125" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>214</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>16</v>
       </c>
       <c r="F126" t="s">
@@ -3847,303 +3847,303 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>219</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>16</v>
       </c>
       <c r="F130" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>221</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>222</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>223</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>16</v>
       </c>
       <c r="F133" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>224</v>
       </c>
       <c r="D134">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>16</v>
       </c>
       <c r="F134" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>225</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>51</v>
       </c>
       <c r="F135" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>227</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
       <c r="F136" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>229</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>231</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>170</v>
       </c>
       <c r="F139" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>236</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>41</v>
       </c>
       <c r="F142" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>238</v>
       </c>
       <c r="D143">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>16</v>
       </c>
       <c r="F143" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>239</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>16</v>
       </c>
       <c r="F144" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
         <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>16</v>
       </c>
       <c r="F145" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>241</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>16</v>
       </c>
       <c r="F146" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>16</v>
       </c>
       <c r="F147" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4201,51 +4201,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>249</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
       <c r="F151" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>250</v>
       </c>
       <c r="D152">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>16</v>
       </c>
       <c r="F152" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>251</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>30</v>
       </c>
       <c r="F153" t="s">
         <v>127</v>
       </c>
     </row>
@@ -4269,51 +4269,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>253</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>16</v>
       </c>
       <c r="F155" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>254</v>
       </c>
       <c r="D156">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>16</v>
       </c>
       <c r="F156" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>256</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>16</v>
       </c>
       <c r="F157" t="s">
         <v>257</v>
       </c>
     </row>
@@ -4351,85 +4351,85 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>260</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>19</v>
       </c>
       <c r="F160" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>262</v>
       </c>
       <c r="D161">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>170</v>
       </c>
       <c r="F161" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>264</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>16</v>
       </c>
       <c r="F162" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>265</v>
       </c>
       <c r="D163">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>16</v>
       </c>
       <c r="F163" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>266</v>
       </c>
       <c r="D164">
         <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>51</v>
       </c>
       <c r="F164" t="s">
         <v>267</v>
       </c>
     </row>
@@ -4549,68 +4549,68 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
         <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>170</v>
       </c>
       <c r="F172" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>278</v>
       </c>
       <c r="D173">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>16</v>
       </c>
       <c r="F173" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>280</v>
       </c>
       <c r="D174">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>16</v>
       </c>
       <c r="F174" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>281</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>177</v>
       </c>
       <c r="F175" t="s">
         <v>282</v>
       </c>
     </row>