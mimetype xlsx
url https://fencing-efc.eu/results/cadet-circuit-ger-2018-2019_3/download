--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1433,68 +1433,68 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1581,51 +1581,51 @@
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
@@ -1661,51 +1661,51 @@
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
@@ -1778,51 +1778,51 @@
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>41</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
@@ -1963,51 +1963,51 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>71</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>41</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
@@ -2377,145 +2377,145 @@
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>113</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>114</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>115</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>41</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
     </row>
@@ -2548,51 +2548,51 @@
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>124</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>41</v>
       </c>
       <c r="F66" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2665,51 +2665,51 @@
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>51</v>
       </c>
       <c r="F72" t="s">
@@ -2802,51 +2802,51 @@
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>87</v>
       </c>
       <c r="F79" t="s">
@@ -3002,51 +3002,51 @@
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>161</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
@@ -3082,51 +3082,51 @@
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>87</v>
       </c>
       <c r="F91" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>51</v>
       </c>
       <c r="F92" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>51</v>
       </c>
       <c r="F93" t="s">
@@ -3142,111 +3142,111 @@
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>16</v>
       </c>
       <c r="F94" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>168</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>169</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>170</v>
       </c>
       <c r="F96" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>51</v>
       </c>
       <c r="F97" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>16</v>
       </c>
       <c r="F98" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>175</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>30</v>
       </c>
       <c r="F99" t="s">
@@ -3362,51 +3362,51 @@
       </c>
       <c r="C105" t="s">
         <v>184</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>185</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>16</v>
       </c>
       <c r="F106" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>186</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>16</v>
       </c>
       <c r="F107" t="s">
@@ -3499,71 +3499,71 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>194</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>195</v>
       </c>
       <c r="D113">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>16</v>
       </c>
       <c r="F113" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>198</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>177</v>
       </c>
       <c r="F115" t="s">
         <v>178</v>
       </c>
     </row>
@@ -3932,85 +3932,85 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>225</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>51</v>
       </c>
       <c r="F135" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>227</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
       <c r="F136" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>229</v>
       </c>
       <c r="D137">
         <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>231</v>
       </c>
       <c r="D138">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>170</v>
       </c>
       <c r="F139" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4286,51 +4286,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>254</v>
       </c>
       <c r="D156">
         <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>16</v>
       </c>
       <c r="F156" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>256</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>16</v>
       </c>
       <c r="F157" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>258</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
@@ -4484,99 +4484,99 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>272</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>16</v>
       </c>
       <c r="F168" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>273</v>
       </c>
       <c r="D169">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>16</v>
       </c>
       <c r="F169" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>274</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>276</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>16</v>
       </c>
       <c r="F171" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>170</v>
       </c>
       <c r="F172" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>278</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>16</v>
       </c>
       <c r="F173" t="s">
         <v>279</v>
       </c>
     </row>