--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2350,239 +2350,239 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
     </row>
@@ -2612,51 +2612,51 @@
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
@@ -2740,68 +2740,68 @@
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
@@ -2911,128 +2911,128 @@
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>76</v>
       </c>
       <c r="F43" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>79</v>
       </c>
       <c r="F44" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>42</v>
       </c>
     </row>
@@ -3042,145 +3042,145 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>89</v>
       </c>
       <c r="F50" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
     </row>
@@ -3193,51 +3193,51 @@
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3267,51 +3267,51 @@
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>25</v>
       </c>
       <c r="F59" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
@@ -3378,51 +3378,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>79</v>
       </c>
       <c r="F67" t="s">
         <v>114</v>
       </c>
     </row>
@@ -3623,51 +3623,51 @@
       </c>
       <c r="C78" t="s">
         <v>129</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>131</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
       <c r="F79" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>132</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>79</v>
       </c>
       <c r="F80" t="s">
@@ -3723,51 +3723,51 @@
       </c>
       <c r="C83" t="s">
         <v>136</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>137</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>138</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>42</v>
       </c>
     </row>
@@ -3931,68 +3931,68 @@
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>127</v>
       </c>
       <c r="F94" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>151</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>152</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>25</v>
       </c>
       <c r="F96" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>154</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>155</v>
       </c>
       <c r="F97" t="s">
@@ -4185,51 +4185,51 @@
       </c>
       <c r="C107" t="s">
         <v>168</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>169</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>171</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>42</v>
       </c>
     </row>
@@ -4239,51 +4239,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>172</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>173</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>174</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
@@ -4299,91 +4299,91 @@
       </c>
       <c r="C113" t="s">
         <v>175</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>176</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>25</v>
       </c>
       <c r="F114" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>178</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>79</v>
       </c>
       <c r="F115" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>179</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>79</v>
       </c>
       <c r="F116" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>180</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>155</v>
       </c>
       <c r="F117" t="s">
@@ -4439,51 +4439,51 @@
       </c>
       <c r="C120" t="s">
         <v>184</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>186</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>187</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>155</v>
       </c>
       <c r="F122" t="s">
         <v>188</v>
       </c>
     </row>
@@ -4737,51 +4737,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>205</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>206</v>
       </c>
       <c r="F137" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>208</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>209</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>155</v>
       </c>
       <c r="F139" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
@@ -4850,68 +4850,68 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>214</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>215</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>127</v>
       </c>
       <c r="F145" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>217</v>
       </c>
       <c r="D146">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>218</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>76</v>
       </c>
       <c r="F147" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
@@ -5175,51 +5175,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>238</v>
       </c>
       <c r="D164">
         <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>239</v>
       </c>
       <c r="F164" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>241</v>
       </c>
       <c r="D165">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>242</v>
       </c>
       <c r="D166">
         <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
@@ -5288,51 +5288,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>248</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>249</v>
       </c>
       <c r="D172">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>166</v>
       </c>
       <c r="F172" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>250</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>155</v>
       </c>
       <c r="F173" t="s">
         <v>188</v>
       </c>
     </row>
@@ -5424,85 +5424,85 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>257</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>258</v>
       </c>
       <c r="D180">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E180" t="s">
         <v>89</v>
       </c>
       <c r="F180" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>260</v>
       </c>
       <c r="D181">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>262</v>
       </c>
       <c r="D182">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>263</v>
       </c>
       <c r="D183">
         <v>21</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>185</v>
       </c>
     </row>
@@ -5608,85 +5608,85 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>272</v>
       </c>
       <c r="D190">
         <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>273</v>
       </c>
       <c r="D191">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>274</v>
       </c>
       <c r="D192">
         <v>22</v>
       </c>
       <c r="E192" t="s">
         <v>89</v>
       </c>
       <c r="F192" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>276</v>
       </c>
       <c r="D193">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>277</v>
       </c>
       <c r="D194">
         <v>21</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>185</v>
       </c>
     </row>
@@ -5744,85 +5744,85 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>281</v>
       </c>
       <c r="D198">
         <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>282</v>
       </c>
       <c r="D199">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>283</v>
       </c>
       <c r="D200">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>284</v>
       </c>
       <c r="D201">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>285</v>
       </c>
       <c r="D202">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>58</v>
       </c>
     </row>
@@ -6113,51 +6113,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>302</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>303</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>304</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
@@ -6406,85 +6406,85 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>319</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>320</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>321</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>322</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>323</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>155</v>
       </c>
       <c r="F34" t="s">
@@ -6637,88 +6637,88 @@
       </c>
       <c r="C42" t="s">
         <v>335</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>206</v>
       </c>
       <c r="F42" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>336</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>337</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
       <c r="F44" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>338</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>339</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
     </row>
@@ -6916,51 +6916,51 @@
       </c>
       <c r="C57" t="s">
         <v>350</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>76</v>
       </c>
       <c r="F57" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>351</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>352</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>82</v>
       </c>
     </row>
@@ -6973,162 +6973,162 @@
       </c>
       <c r="C60" t="s">
         <v>353</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>79</v>
       </c>
       <c r="F60" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>354</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>355</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>356</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>357</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>358</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>155</v>
       </c>
       <c r="F65" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>360</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>362</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>363</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>42</v>
       </c>
     </row>
@@ -7198,51 +7198,51 @@
       </c>
       <c r="C72" t="s">
         <v>368</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>25</v>
       </c>
       <c r="F72" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>369</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>30</v>
       </c>
       <c r="F73" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>370</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>25</v>
       </c>
       <c r="F74" t="s">
@@ -7272,51 +7272,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>373</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>374</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>376</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
@@ -7400,51 +7400,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>382</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>383</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>384</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
@@ -7454,51 +7454,51 @@
       </c>
       <c r="C86" t="s">
         <v>385</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>387</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>25</v>
       </c>
       <c r="F87" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>388</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>18</v>
       </c>
       <c r="F88" t="s">
@@ -7956,71 +7956,71 @@
       </c>
       <c r="C112" t="s">
         <v>417</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>79</v>
       </c>
       <c r="F112" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>418</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>419</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>76</v>
       </c>
       <c r="F114" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>420</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
@@ -8093,51 +8093,51 @@
       </c>
       <c r="C119" t="s">
         <v>425</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>289</v>
       </c>
       <c r="F119" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>426</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>427</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>89</v>
       </c>
       <c r="F121" t="s">
         <v>401</v>
       </c>
     </row>
@@ -8244,71 +8244,71 @@
       </c>
       <c r="C127" t="s">
         <v>433</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>435</v>
       </c>
       <c r="D128">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>79</v>
       </c>
       <c r="F128" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>436</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>76</v>
       </c>
       <c r="F129" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>437</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>39</v>
       </c>
       <c r="F130" t="s">
@@ -8346,65 +8346,65 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>441</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>89</v>
       </c>
       <c r="F133" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>443</v>
       </c>
       <c r="D134">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>444</v>
       </c>
       <c r="D135">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>39</v>
       </c>
       <c r="F135" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>445</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>25</v>
       </c>
       <c r="F136" t="s">
         <v>381</v>
       </c>
     </row>
@@ -8561,68 +8561,68 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>457</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>155</v>
       </c>
       <c r="F146" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>458</v>
       </c>
       <c r="D147">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>39</v>
       </c>
       <c r="F147" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>459</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>239</v>
       </c>
       <c r="F148" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>461</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>155</v>
       </c>
       <c r="F149" t="s">
         <v>188</v>
       </c>
     </row>
@@ -8646,51 +8646,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>463</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>89</v>
       </c>
       <c r="F151" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>465</v>
       </c>
       <c r="D152">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>89</v>
       </c>
       <c r="F152" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>466</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>18</v>
       </c>
       <c r="F153" t="s">
         <v>454</v>
       </c>
     </row>
@@ -8779,51 +8779,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>473</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>25</v>
       </c>
       <c r="F159" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>474</v>
       </c>
       <c r="D160">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>39</v>
       </c>
       <c r="F160" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>475</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
@@ -8909,51 +8909,51 @@
         <v>74</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>481</v>
       </c>
       <c r="D167">
         <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>482</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>483</v>
       </c>
       <c r="D169">
         <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>99</v>
       </c>
     </row>
@@ -9203,51 +9203,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>503</v>
       </c>
       <c r="D185">
         <v>22</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
       <c r="F185" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>504</v>
       </c>
       <c r="D186">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>506</v>
       </c>
       <c r="D187">
         <v>24</v>
       </c>
       <c r="E187" t="s">
         <v>289</v>
       </c>
       <c r="F187" t="s">
         <v>290</v>
       </c>
     </row>
@@ -9322,85 +9322,85 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>513</v>
       </c>
       <c r="D192">
         <v>22</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>514</v>
       </c>
       <c r="D193">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>206</v>
       </c>
       <c r="F193" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>515</v>
       </c>
       <c r="D194">
         <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>516</v>
       </c>
       <c r="D195">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>517</v>
       </c>
       <c r="D196">
         <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>518</v>
       </c>
     </row>
@@ -9543,51 +9543,51 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>527</v>
       </c>
       <c r="D205">
         <v>22</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>528</v>
       </c>
       <c r="D206">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>530</v>
       </c>
       <c r="D207">
         <v>23</v>
       </c>
       <c r="E207" t="s">
         <v>531</v>
       </c>
       <c r="F207" t="s">
         <v>532</v>
       </c>
     </row>
@@ -9693,51 +9693,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>539</v>
       </c>
       <c r="D214">
         <v>22</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
       <c r="F214" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="C215" t="s">
         <v>540</v>
       </c>
       <c r="D215">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E215" t="s">
         <v>7</v>
       </c>
       <c r="F215" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>541</v>
       </c>
       <c r="D216">
         <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>39</v>
       </c>
       <c r="F216" t="s">
         <v>542</v>
       </c>
     </row>
@@ -9812,51 +9812,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>219</v>
       </c>
       <c r="C221" t="s">
         <v>547</v>
       </c>
       <c r="D221">
         <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>7</v>
       </c>
       <c r="F221" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>548</v>
       </c>
       <c r="D222">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>