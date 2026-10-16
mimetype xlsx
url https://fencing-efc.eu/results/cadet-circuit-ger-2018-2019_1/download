--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1709,51 +1709,51 @@
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1783,68 +1783,68 @@
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1874,51 +1874,51 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1928,51 +1928,51 @@
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2059,88 +2059,88 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>60</v>
       </c>
       <c r="F30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2267,68 +2267,68 @@
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>45</v>
       </c>
       <c r="F39" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
@@ -2489,68 +2489,68 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>45</v>
       </c>
       <c r="F53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>30</v>
       </c>
       <c r="F54" t="s">
@@ -2660,68 +2660,68 @@
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>50</v>
       </c>
       <c r="F63" t="s">
@@ -2854,51 +2854,51 @@
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>122</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>60</v>
       </c>
       <c r="F71" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>60</v>
       </c>
       <c r="F72" t="s">
@@ -2968,108 +2968,108 @@
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>129</v>
       </c>
       <c r="F76" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>134</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>45</v>
       </c>
       <c r="F80" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>137</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>30</v>
       </c>
       <c r="F81" t="s">
@@ -3105,91 +3105,91 @@
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>45</v>
       </c>
       <c r="F83" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>144</v>
       </c>
       <c r="F84" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>30</v>
       </c>
       <c r="F85" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>149</v>
       </c>
       <c r="F86" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>134</v>
       </c>
       <c r="F87" t="s">
@@ -3325,51 +3325,51 @@
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>134</v>
       </c>
       <c r="F94" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>45</v>
       </c>
       <c r="F96" t="s">
@@ -3405,51 +3405,51 @@
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>169</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>170</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>80</v>
       </c>
     </row>
@@ -3462,51 +3462,51 @@
       </c>
       <c r="C101" t="s">
         <v>171</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>172</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
       <c r="F102" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>173</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>174</v>
       </c>
       <c r="F103" t="s">
@@ -3522,51 +3522,51 @@
       </c>
       <c r="C104" t="s">
         <v>176</v>
       </c>
       <c r="D104">
         <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>45</v>
       </c>
       <c r="F104" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>177</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>45</v>
       </c>
       <c r="F105" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3656,91 +3656,91 @@
       </c>
       <c r="C111" t="s">
         <v>188</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>134</v>
       </c>
       <c r="F111" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>39</v>
       </c>
       <c r="F112" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>50</v>
       </c>
       <c r="F113" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>107</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>193</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>194</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>30</v>
       </c>
       <c r="F115" t="s">
         <v>195</v>
       </c>
     </row>
@@ -3753,51 +3753,51 @@
       </c>
       <c r="C116" t="s">
         <v>196</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>60</v>
       </c>
       <c r="F116" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>198</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>39</v>
       </c>
       <c r="F117" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>111</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>30</v>
       </c>
       <c r="F118" t="s">
@@ -3830,68 +3830,68 @@
       </c>
       <c r="C120" t="s">
         <v>202</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>45</v>
       </c>
       <c r="F120" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>204</v>
       </c>
       <c r="D121">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>205</v>
       </c>
       <c r="D122">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>207</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>45</v>
       </c>
       <c r="F123" t="s">
@@ -3907,91 +3907,91 @@
       </c>
       <c r="C124" t="s">
         <v>209</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>39</v>
       </c>
       <c r="F124" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>211</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>50</v>
       </c>
       <c r="F125" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>213</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>30</v>
       </c>
       <c r="F126" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>214</v>
       </c>
       <c r="D127">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>45</v>
       </c>
       <c r="F127" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>215</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>216</v>
       </c>
       <c r="F128" t="s">
@@ -4129,51 +4129,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="C136" t="s">
         <v>228</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>229</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>149</v>
       </c>
       <c r="F137" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>230</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>45</v>
       </c>
       <c r="F138" t="s">
         <v>231</v>
       </c>
     </row>
@@ -4194,51 +4194,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="C140" t="s">
         <v>233</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>185</v>
       </c>
       <c r="F140" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>45</v>
       </c>
       <c r="F141" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>237</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>45</v>
       </c>
       <c r="F142" t="s">
         <v>225</v>
       </c>
     </row>
@@ -4259,102 +4259,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>239</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>45</v>
       </c>
       <c r="F144" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>137</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>45</v>
       </c>
       <c r="F145" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>242</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>244</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>245</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>39</v>
       </c>
       <c r="F148" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>246</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
@@ -4426,192 +4426,192 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="C154" t="s">
         <v>253</v>
       </c>
       <c r="D154">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>45</v>
       </c>
       <c r="F154" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>147</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>256</v>
       </c>
       <c r="D156">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>257</v>
       </c>
       <c r="D157">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>258</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>260</v>
       </c>
       <c r="D159">
         <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>45</v>
       </c>
       <c r="F159" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>261</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>262</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>30</v>
       </c>
       <c r="F161" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>263</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>264</v>
       </c>
       <c r="D163">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>265</v>
       </c>
       <c r="F163" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>267</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>60</v>
       </c>
       <c r="F164" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="C165" t="s">
         <v>269</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>25</v>
       </c>
       <c r="F165" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4742,181 +4742,181 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>281</v>
       </c>
       <c r="D174">
         <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>30</v>
       </c>
       <c r="F174" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>283</v>
       </c>
       <c r="D175">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>45</v>
       </c>
       <c r="F175" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="C177" t="s">
         <v>286</v>
       </c>
       <c r="D177">
         <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>45</v>
       </c>
       <c r="F177" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="C178" t="s">
         <v>287</v>
       </c>
       <c r="D178">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E178" t="s">
         <v>50</v>
       </c>
       <c r="F178" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>288</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>289</v>
       </c>
       <c r="D180">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>20</v>
       </c>
       <c r="F180" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>173</v>
       </c>
       <c r="C181" t="s">
         <v>291</v>
       </c>
       <c r="D181">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>45</v>
       </c>
       <c r="F181" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>292</v>
       </c>
       <c r="D182">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>39</v>
       </c>
       <c r="F182" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>293</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>45</v>
       </c>
       <c r="F183" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="C184" t="s">
         <v>294</v>
       </c>
       <c r="D184">
         <v>20</v>
       </c>
       <c r="E184" t="s">
         <v>185</v>
       </c>
       <c r="F184" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4988,51 +4988,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="C189" t="s">
         <v>301</v>
       </c>
       <c r="D189">
         <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>50</v>
       </c>
       <c r="F189" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>303</v>
       </c>
       <c r="D190">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>45</v>
       </c>
       <c r="F190" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>305</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>185</v>
@@ -5149,51 +5149,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>316</v>
       </c>
       <c r="D199">
         <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>45</v>
       </c>
       <c r="F199" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>317</v>
       </c>
       <c r="D200">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>194</v>
       </c>
       <c r="C201" t="s">
         <v>318</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
@@ -5228,65 +5228,65 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>322</v>
       </c>
       <c r="D204">
         <v>24</v>
       </c>
       <c r="E204" t="s">
         <v>45</v>
       </c>
       <c r="F204" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="C205" t="s">
         <v>323</v>
       </c>
       <c r="D205">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>324</v>
       </c>
       <c r="D206">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>60</v>
       </c>
       <c r="F206" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>325</v>
       </c>
       <c r="D207">
         <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" t="s">
         <v>326</v>
       </c>
     </row>
@@ -5307,164 +5307,164 @@
         <v>266</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="C209" t="s">
         <v>328</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="C210" t="s">
         <v>329</v>
       </c>
       <c r="D210">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E210" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="C211" t="s">
         <v>330</v>
       </c>
       <c r="D211">
         <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>45</v>
       </c>
       <c r="F211" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>204</v>
       </c>
       <c r="C212" t="s">
         <v>331</v>
       </c>
       <c r="D212">
         <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>45</v>
       </c>
       <c r="F212" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>332</v>
       </c>
       <c r="D213">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>60</v>
       </c>
       <c r="F213" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>207</v>
       </c>
       <c r="C214" t="s">
         <v>333</v>
       </c>
       <c r="D214">
         <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>208</v>
       </c>
       <c r="C215" t="s">
         <v>334</v>
       </c>
       <c r="D215">
         <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>265</v>
       </c>
       <c r="F215" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>209</v>
       </c>
       <c r="C216" t="s">
         <v>335</v>
       </c>
       <c r="D216">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E216" t="s">
         <v>45</v>
       </c>
       <c r="F216" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>210</v>
       </c>
       <c r="C217" t="s">
         <v>336</v>
       </c>
       <c r="D217">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>134</v>
       </c>
       <c r="F217" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>210</v>
       </c>
       <c r="C218" t="s">
         <v>337</v>
       </c>
       <c r="D218">
         <v>21</v>
       </c>
       <c r="E218" t="s">
         <v>45</v>
       </c>
       <c r="F218" t="s">
         <v>140</v>
       </c>
     </row>
@@ -5505,238 +5505,238 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>214</v>
       </c>
       <c r="C221" t="s">
         <v>340</v>
       </c>
       <c r="D221">
         <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>30</v>
       </c>
       <c r="F221" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>215</v>
       </c>
       <c r="C222" t="s">
         <v>342</v>
       </c>
       <c r="D222">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E222" t="s">
         <v>20</v>
       </c>
       <c r="F222" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>216</v>
       </c>
       <c r="C223" t="s">
         <v>343</v>
       </c>
       <c r="D223">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>45</v>
       </c>
       <c r="F223" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>217</v>
       </c>
       <c r="C224" t="s">
         <v>344</v>
       </c>
       <c r="D224">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E224" t="s">
         <v>13</v>
       </c>
       <c r="F224" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>218</v>
       </c>
       <c r="C225" t="s">
         <v>346</v>
       </c>
       <c r="D225">
         <v>24</v>
       </c>
       <c r="E225" t="s">
         <v>45</v>
       </c>
       <c r="F225" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>219</v>
       </c>
       <c r="C226" t="s">
         <v>347</v>
       </c>
       <c r="D226">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E226" t="s">
         <v>60</v>
       </c>
       <c r="F226" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>220</v>
       </c>
       <c r="C227" t="s">
         <v>348</v>
       </c>
       <c r="D227">
         <v>21</v>
       </c>
       <c r="E227" t="s">
         <v>45</v>
       </c>
       <c r="F227" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>221</v>
       </c>
       <c r="C228" t="s">
         <v>349</v>
       </c>
       <c r="D228">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E228" t="s">
         <v>45</v>
       </c>
       <c r="F228" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>222</v>
       </c>
       <c r="C229" t="s">
         <v>350</v>
       </c>
       <c r="D229">
         <v>21</v>
       </c>
       <c r="E229" t="s">
         <v>45</v>
       </c>
       <c r="F229" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>222</v>
       </c>
       <c r="C230" t="s">
         <v>351</v>
       </c>
       <c r="D230">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>224</v>
       </c>
       <c r="C231" t="s">
         <v>353</v>
       </c>
       <c r="D231">
         <v>23</v>
       </c>
       <c r="E231" t="s">
         <v>45</v>
       </c>
       <c r="F231" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>224</v>
       </c>
       <c r="C232" t="s">
         <v>354</v>
       </c>
       <c r="D232">
         <v>23</v>
       </c>
       <c r="E232" t="s">
         <v>60</v>
       </c>
       <c r="F232" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>226</v>
       </c>
       <c r="C233" t="s">
         <v>356</v>
       </c>
       <c r="D233">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E233" t="s">
         <v>45</v>
       </c>
       <c r="F233" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>357</v>
       </c>
       <c r="D234">
         <v>23</v>
       </c>
       <c r="E234" t="s">
         <v>60</v>
       </c>
       <c r="F234" t="s">
         <v>358</v>
       </c>
     </row>
@@ -5845,51 +5845,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>234</v>
       </c>
       <c r="C241" t="s">
         <v>367</v>
       </c>
       <c r="D241">
         <v>20</v>
       </c>
       <c r="E241" t="s">
         <v>45</v>
       </c>
       <c r="F241" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>234</v>
       </c>
       <c r="C242" t="s">
         <v>369</v>
       </c>
       <c r="D242">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E242" t="s">
         <v>30</v>
       </c>
       <c r="F242" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>236</v>
       </c>
       <c r="C243" t="s">
         <v>370</v>
       </c>
       <c r="D243">
         <v>23</v>
       </c>
       <c r="E243" t="s">
         <v>45</v>
       </c>
       <c r="F243" t="s">
         <v>236</v>
       </c>
     </row>