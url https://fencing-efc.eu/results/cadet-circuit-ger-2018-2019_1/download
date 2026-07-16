--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1591,51 +1591,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>23</v>
@@ -1729,51 +1729,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
@@ -1854,108 +1854,108 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
@@ -1965,51 +1965,51 @@
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2133,108 +2133,108 @@
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>30</v>
       </c>
       <c r="F36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2335,51 +2335,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2392,111 +2392,111 @@
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>45</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2563,108 +2563,108 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>45</v>
       </c>
       <c r="F58" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>45</v>
       </c>
       <c r="F59" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60" t="s">
@@ -2757,51 +2757,51 @@
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>45</v>
       </c>
       <c r="F65" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>115</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>116</v>
       </c>
     </row>
@@ -2814,51 +2814,51 @@
       </c>
       <c r="C68" t="s">
         <v>117</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>60</v>
       </c>
       <c r="F69" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
@@ -3045,51 +3045,51 @@
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>45</v>
       </c>
       <c r="F80" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>137</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>30</v>
       </c>
       <c r="F81" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>139</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>45</v>
       </c>
       <c r="F82" t="s">
@@ -3165,51 +3165,51 @@
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>149</v>
       </c>
       <c r="F86" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>134</v>
       </c>
       <c r="F87" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>152</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
@@ -3245,51 +3245,51 @@
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>30</v>
       </c>
       <c r="F90" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>45</v>
       </c>
       <c r="F91" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
@@ -3305,51 +3305,51 @@
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>134</v>
       </c>
       <c r="F94" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
@@ -3365,51 +3365,51 @@
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>45</v>
       </c>
       <c r="F96" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>165</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>30</v>
       </c>
       <c r="F97" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
@@ -3559,51 +3559,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>182</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
@@ -3619,51 +3619,51 @@
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>185</v>
       </c>
       <c r="F109" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>187</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>103</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>188</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>134</v>
       </c>
       <c r="F111" t="s">
         <v>189</v>
       </c>
     </row>
@@ -3927,51 +3927,51 @@
       </c>
       <c r="C125" t="s">
         <v>211</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>50</v>
       </c>
       <c r="F125" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>213</v>
       </c>
       <c r="D126">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>30</v>
       </c>
       <c r="F126" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>214</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>45</v>
       </c>
       <c r="F127" t="s">
@@ -4024,105 +4024,105 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>220</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>221</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>222</v>
       </c>
       <c r="D132">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>223</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>30</v>
       </c>
       <c r="F133" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>224</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>45</v>
       </c>
       <c r="F134" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>226</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>50</v>
       </c>
       <c r="F135" t="s">
@@ -4211,82 +4211,82 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>45</v>
       </c>
       <c r="F141" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>237</v>
       </c>
       <c r="D142">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>45</v>
       </c>
       <c r="F142" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>238</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>239</v>
       </c>
       <c r="D144">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>45</v>
       </c>
       <c r="F144" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>137</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>45</v>
       </c>
       <c r="F145" t="s">
         <v>241</v>
       </c>
     </row>
@@ -4327,51 +4327,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>245</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>39</v>
       </c>
       <c r="F148" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>246</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>247</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>45</v>
       </c>
       <c r="F150" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
@@ -4663,68 +4663,68 @@
         <v>274</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>275</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>277</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>45</v>
       </c>
       <c r="F170" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>278</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>45</v>
       </c>
       <c r="F171" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>279</v>
       </c>
       <c r="D172">
         <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>165</v>
@@ -4773,51 +4773,51 @@
         <v>284</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="C177" t="s">
         <v>286</v>
       </c>
       <c r="D177">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>45</v>
       </c>
       <c r="F177" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="C178" t="s">
         <v>287</v>
       </c>
       <c r="D178">
         <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>50</v>
       </c>
       <c r="F178" t="s">
         <v>192</v>
       </c>
     </row>
@@ -4957,113 +4957,113 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>180</v>
       </c>
       <c r="C187" t="s">
         <v>298</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>45</v>
       </c>
       <c r="F187" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>180</v>
       </c>
       <c r="C188" t="s">
         <v>300</v>
       </c>
       <c r="D188">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="C189" t="s">
         <v>301</v>
       </c>
       <c r="D189">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>50</v>
       </c>
       <c r="F189" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>303</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>45</v>
       </c>
       <c r="F190" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>305</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>185</v>
       </c>
       <c r="C192" t="s">
         <v>306</v>
       </c>
       <c r="D192">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>144</v>
       </c>
       <c r="F192" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>186</v>
       </c>
       <c r="C193" t="s">
         <v>308</v>
       </c>
       <c r="D193">
         <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>134</v>
       </c>
       <c r="F193" t="s">
         <v>309</v>
       </c>
     </row>
@@ -5087,51 +5087,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>188</v>
       </c>
       <c r="C195" t="s">
         <v>311</v>
       </c>
       <c r="D195">
         <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>189</v>
       </c>
       <c r="C196" t="s">
         <v>313</v>
       </c>
       <c r="D196">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>190</v>
       </c>
       <c r="C197" t="s">
         <v>314</v>
       </c>
       <c r="D197">
         <v>21</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="C198" t="s">
         <v>315</v>
@@ -5163,51 +5163,51 @@
         <v>284</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>317</v>
       </c>
       <c r="D200">
         <v>21</v>
       </c>
       <c r="E200" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>194</v>
       </c>
       <c r="C201" t="s">
         <v>318</v>
       </c>
       <c r="D201">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="C202" t="s">
         <v>319</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>60</v>
       </c>
       <c r="F202" t="s">
         <v>320</v>
       </c>
     </row>
@@ -5372,51 +5372,51 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>332</v>
       </c>
       <c r="D213">
         <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>60</v>
       </c>
       <c r="F213" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>207</v>
       </c>
       <c r="C214" t="s">
         <v>333</v>
       </c>
       <c r="D214">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>208</v>
       </c>
       <c r="C215" t="s">
         <v>334</v>
       </c>
       <c r="D215">
         <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>265</v>
       </c>
       <c r="F215" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>209</v>
@@ -5794,51 +5794,51 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>231</v>
       </c>
       <c r="C238" t="s">
         <v>362</v>
       </c>
       <c r="D238">
         <v>23</v>
       </c>
       <c r="E238" t="s">
         <v>45</v>
       </c>
       <c r="F238" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>231</v>
       </c>
       <c r="C239" t="s">
         <v>363</v>
       </c>
       <c r="D239">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E239" t="s">
         <v>129</v>
       </c>
       <c r="F239" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>233</v>
       </c>
       <c r="C240" t="s">
         <v>365</v>
       </c>
       <c r="D240">
         <v>24</v>
       </c>
       <c r="E240" t="s">
         <v>20</v>
       </c>
       <c r="F240" t="s">
         <v>366</v>
       </c>
     </row>