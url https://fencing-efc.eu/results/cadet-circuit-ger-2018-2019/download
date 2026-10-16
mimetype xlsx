--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1582,51 +1582,51 @@
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
@@ -1696,51 +1696,51 @@
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1793,51 +1793,51 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
@@ -1893,71 +1893,71 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2064,51 +2064,51 @@
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
@@ -2275,68 +2275,68 @@
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2366,51 +2366,51 @@
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
@@ -2520,51 +2520,51 @@
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2577,91 +2577,91 @@
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>68</v>
       </c>
       <c r="F56" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>40</v>
       </c>
       <c r="F60" t="s">
         <v>115</v>
       </c>
     </row>
@@ -2674,51 +2674,51 @@
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
@@ -2751,91 +2751,91 @@
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>40</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>40</v>
       </c>
       <c r="F67" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -2871,51 +2871,51 @@
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>134</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>40</v>
       </c>
       <c r="F73" t="s">
         <v>135</v>
       </c>
     </row>
@@ -2928,51 +2928,51 @@
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>138</v>
       </c>
       <c r="F75" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>140</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
@@ -3065,51 +3065,51 @@
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
       <c r="F81" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>147</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>149</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
@@ -3185,151 +3185,151 @@
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>138</v>
       </c>
       <c r="F88" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>160</v>
       </c>
       <c r="D89">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>161</v>
       </c>
       <c r="F89" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>164</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>165</v>
       </c>
       <c r="F91" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>27</v>
       </c>
       <c r="F92" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>169</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>138</v>
       </c>
       <c r="F93" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>170</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
@@ -3385,51 +3385,51 @@
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>68</v>
       </c>
       <c r="F97" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>177</v>
       </c>
       <c r="F98" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>179</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>68</v>
       </c>
       <c r="F99" t="s">
@@ -3525,108 +3525,108 @@
       </c>
       <c r="C104" t="s">
         <v>188</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>190</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>191</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>192</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>193</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>194</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>75</v>
       </c>
       <c r="F109" t="s">
@@ -3779,51 +3779,51 @@
       </c>
       <c r="C117" t="s">
         <v>204</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>206</v>
       </c>
       <c r="D118">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
@@ -3896,51 +3896,51 @@
       </c>
       <c r="C123" t="s">
         <v>213</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>214</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>215</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3973,51 +3973,51 @@
       </c>
       <c r="C127" t="s">
         <v>218</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>219</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="F128" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
@@ -4033,122 +4033,122 @@
       </c>
       <c r="C130" t="s">
         <v>223</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>225</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>227</v>
       </c>
       <c r="D132">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>27</v>
       </c>
       <c r="F132" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>228</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>18</v>
       </c>
       <c r="F133" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>229</v>
       </c>
       <c r="D134">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>231</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>233</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>185</v>
       </c>
     </row>
@@ -4172,170 +4172,170 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>235</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>237</v>
       </c>
       <c r="D139">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>238</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>239</v>
       </c>
       <c r="D141">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>68</v>
       </c>
       <c r="F141" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>241</v>
       </c>
       <c r="D142">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>138</v>
       </c>
       <c r="F142" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>242</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>243</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>245</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>246</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>90</v>
       </c>
     </row>
@@ -4546,51 +4546,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>265</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>266</v>
       </c>
       <c r="D161">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
         <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
         <v>268</v>
       </c>
     </row>
@@ -4611,68 +4611,68 @@
         <v>181</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>270</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>272</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>273</v>
       </c>
       <c r="D166">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>138</v>
       </c>
       <c r="F166" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>275</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>138</v>
       </c>
       <c r="F167" t="s">
         <v>276</v>
       </c>
     </row>
@@ -4778,51 +4778,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>284</v>
       </c>
       <c r="D174">
         <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>24</v>
       </c>
       <c r="F174" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>285</v>
       </c>
       <c r="D175">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>287</v>
       </c>
       <c r="D176">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>288</v>
       </c>
     </row>
@@ -4894,238 +4894,238 @@
         <v>295</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>296</v>
       </c>
       <c r="D181">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>297</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>138</v>
       </c>
       <c r="F182" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>299</v>
       </c>
       <c r="D183">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>300</v>
       </c>
       <c r="D184">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>302</v>
       </c>
       <c r="D186">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>303</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>161</v>
       </c>
       <c r="F187" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>304</v>
       </c>
       <c r="D188">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>305</v>
       </c>
       <c r="D189">
         <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>307</v>
       </c>
       <c r="D190">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>308</v>
       </c>
       <c r="D191">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>161</v>
       </c>
       <c r="F191" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>309</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>79</v>
       </c>
       <c r="F192" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>310</v>
       </c>
       <c r="D193">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>10</v>
       </c>
       <c r="F193" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>311</v>
       </c>
       <c r="D194">
         <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
         <v>312</v>
       </c>
     </row>
@@ -5200,164 +5200,164 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>318</v>
       </c>
       <c r="D199">
         <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>24</v>
       </c>
       <c r="F199" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>320</v>
       </c>
       <c r="D200">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>321</v>
       </c>
       <c r="F200" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>323</v>
       </c>
       <c r="D201">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>324</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>24</v>
       </c>
       <c r="F202" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>325</v>
       </c>
       <c r="D203">
         <v>24</v>
       </c>
       <c r="E203" t="s">
         <v>261</v>
       </c>
       <c r="F203" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>326</v>
       </c>
       <c r="D204">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>327</v>
       </c>
       <c r="D205">
         <v>23</v>
       </c>
       <c r="E205" t="s">
         <v>10</v>
       </c>
       <c r="F205" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>328</v>
       </c>
       <c r="D206">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>330</v>
       </c>
       <c r="D207">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E207" t="s">
         <v>10</v>
       </c>
       <c r="F207" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>331</v>
       </c>
       <c r="D208">
         <v>22</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5483,85 +5483,85 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="C216" t="s">
         <v>340</v>
       </c>
       <c r="D216">
         <v>21</v>
       </c>
       <c r="E216" t="s">
         <v>68</v>
       </c>
       <c r="F216" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>341</v>
       </c>
       <c r="D217">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>68</v>
       </c>
       <c r="F217" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>342</v>
       </c>
       <c r="D218">
         <v>22</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>343</v>
       </c>
       <c r="D219">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>345</v>
       </c>
       <c r="D220">
         <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>