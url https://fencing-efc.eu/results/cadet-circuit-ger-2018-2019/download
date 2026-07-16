--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1537,51 +1537,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>24</v>
@@ -1656,51 +1656,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
@@ -1773,51 +1773,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
@@ -1833,91 +1833,91 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
@@ -1950,71 +1950,71 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
@@ -2084,51 +2084,51 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2181,51 +2181,51 @@
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2406,51 +2406,51 @@
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
@@ -2480,51 +2480,51 @@
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>40</v>
       </c>
       <c r="F52" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
@@ -2888,111 +2888,111 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>134</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>40</v>
       </c>
       <c r="F73" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>138</v>
       </c>
       <c r="F75" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>140</v>
       </c>
       <c r="D76">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3105,71 +3105,71 @@
       </c>
       <c r="C83" t="s">
         <v>149</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>151</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>40</v>
       </c>
       <c r="F86" t="s">
@@ -3305,51 +3305,51 @@
       </c>
       <c r="C93" t="s">
         <v>169</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>138</v>
       </c>
       <c r="F93" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>170</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>172</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
@@ -3602,51 +3602,51 @@
       </c>
       <c r="C108" t="s">
         <v>193</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>194</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>75</v>
       </c>
       <c r="F109" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>195</v>
       </c>
       <c r="D110">
         <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
@@ -3679,51 +3679,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>199</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>200</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>18</v>
       </c>
       <c r="F113" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>201</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
@@ -3739,71 +3739,71 @@
       </c>
       <c r="C115" t="s">
         <v>202</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>40</v>
       </c>
       <c r="F115" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>203</v>
       </c>
       <c r="D116">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>204</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>206</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
@@ -3993,71 +3993,71 @@
       </c>
       <c r="C128" t="s">
         <v>219</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="F128" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>223</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>225</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" t="s">
@@ -4342,51 +4342,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>247</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>248</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>249</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4727,51 +4727,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>280</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
       <c r="F171" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>282</v>
       </c>
       <c r="D172">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>24</v>
       </c>
       <c r="F172" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>283</v>
       </c>
       <c r="D173">
         <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>112</v>
       </c>
     </row>
@@ -4812,68 +4812,68 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>287</v>
       </c>
       <c r="D176">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>289</v>
       </c>
       <c r="D177">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>290</v>
       </c>
       <c r="D178">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>24</v>
       </c>
       <c r="F178" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>292</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>40</v>
       </c>
       <c r="F179" t="s">
         <v>293</v>
       </c>
     </row>
@@ -5064,51 +5064,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>308</v>
       </c>
       <c r="D191">
         <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>161</v>
       </c>
       <c r="F191" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>309</v>
       </c>
       <c r="D192">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>79</v>
       </c>
       <c r="F192" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>310</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>10</v>
       </c>
       <c r="F193" t="s">
         <v>207</v>
       </c>
     </row>
@@ -5282,51 +5282,51 @@
         <v>315</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>326</v>
       </c>
       <c r="D204">
         <v>22</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>327</v>
       </c>
       <c r="D205">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E205" t="s">
         <v>10</v>
       </c>
       <c r="F205" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>328</v>
       </c>
       <c r="D206">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
@@ -5364,51 +5364,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>332</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>333</v>
       </c>
       <c r="D210">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>334</v>
       </c>
       <c r="D211">
         <v>22</v>
       </c>
       <c r="E211" t="s">
         <v>138</v>
       </c>
       <c r="F211" t="s">
         <v>335</v>
       </c>
     </row>
@@ -5432,51 +5432,51 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>208</v>
       </c>
       <c r="C213" t="s">
         <v>337</v>
       </c>
       <c r="D213">
         <v>22</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>338</v>
       </c>
       <c r="D214">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>339</v>
       </c>
       <c r="D215">
         <v>23</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
         <v>112</v>
       </c>
     </row>
@@ -5534,51 +5534,51 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>343</v>
       </c>
       <c r="D219">
         <v>21</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>345</v>
       </c>
       <c r="D220">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>