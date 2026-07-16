--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2446,51 +2446,51 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2500,128 +2500,128 @@
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
@@ -2819,51 +2819,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2936,88 +2936,88 @@
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -3215,51 +3215,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3326,51 +3326,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>91</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>77</v>
       </c>
       <c r="F55" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>94</v>
       </c>
       <c r="F56" t="s">
@@ -3571,68 +3571,68 @@
       </c>
       <c r="C67" t="s">
         <v>111</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>112</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>114</v>
       </c>
       <c r="F69" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
       <c r="F70" t="s">
@@ -3705,51 +3705,51 @@
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>33</v>
       </c>
       <c r="F74" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>122</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>123</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>31</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3762,71 +3762,71 @@
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>125</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>127</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>77</v>
       </c>
       <c r="F79" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>129</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>87</v>
       </c>
       <c r="F80" t="s">
@@ -4127,51 +4127,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>153</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>154</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>52</v>
       </c>
       <c r="F97" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
@@ -4481,108 +4481,108 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>180</v>
       </c>
       <c r="D114">
         <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>182</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>77</v>
       </c>
       <c r="F115" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>184</v>
       </c>
       <c r="D117">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>77</v>
       </c>
       <c r="F117" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>185</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>77</v>
       </c>
       <c r="F118" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>186</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4786,65 +4786,65 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>200</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>114</v>
       </c>
       <c r="F130" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>201</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>203</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>71</v>
       </c>
       <c r="F132" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>18</v>
       </c>
       <c r="F133" t="s">
         <v>49</v>
       </c>
     </row>
@@ -4978,68 +4978,68 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>217</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>107</v>
       </c>
       <c r="F142" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>218</v>
       </c>
       <c r="D143">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>18</v>
       </c>
       <c r="F143" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>220</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>52</v>
       </c>
       <c r="F144" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>221</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
     </row>
@@ -5233,136 +5233,136 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>234</v>
       </c>
       <c r="D157">
         <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>236</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>107</v>
       </c>
       <c r="F158" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>237</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>77</v>
       </c>
       <c r="F159" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>238</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>77</v>
       </c>
       <c r="F160" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>239</v>
       </c>
       <c r="D161">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>94</v>
       </c>
       <c r="F161" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>240</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>114</v>
       </c>
       <c r="F162" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>242</v>
       </c>
       <c r="D163">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>77</v>
       </c>
       <c r="F163" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>243</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>77</v>
       </c>
       <c r="F164" t="s">
         <v>92</v>
       </c>
     </row>
@@ -5437,51 +5437,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>248</v>
       </c>
       <c r="D169">
         <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>77</v>
       </c>
       <c r="F169" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>249</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>44</v>
       </c>
       <c r="F170" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>250</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>251</v>
       </c>
       <c r="F171" t="s">
         <v>252</v>
       </c>
     </row>
@@ -5539,102 +5539,102 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>259</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>77</v>
       </c>
       <c r="F175" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>260</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>77</v>
       </c>
       <c r="F176" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>261</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>77</v>
       </c>
       <c r="F177" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>262</v>
       </c>
       <c r="D178">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>77</v>
       </c>
       <c r="F178" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>263</v>
       </c>
       <c r="D179">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>264</v>
       </c>
       <c r="D180">
         <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>87</v>
       </c>
       <c r="F180" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
@@ -6127,51 +6127,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>306</v>
       </c>
       <c r="D211">
         <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>77</v>
       </c>
       <c r="F211" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>307</v>
       </c>
       <c r="D212">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>77</v>
       </c>
       <c r="F212" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>308</v>
       </c>
       <c r="D213">
         <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
@@ -6257,85 +6257,85 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>314</v>
       </c>
       <c r="D219">
         <v>22</v>
       </c>
       <c r="E219" t="s">
         <v>77</v>
       </c>
       <c r="F219" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>218</v>
       </c>
       <c r="C220" t="s">
         <v>315</v>
       </c>
       <c r="D220">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>18</v>
       </c>
       <c r="F220" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>317</v>
       </c>
       <c r="D221">
         <v>22</v>
       </c>
       <c r="E221" t="s">
         <v>77</v>
       </c>
       <c r="F221" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>318</v>
       </c>
       <c r="D222">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E222" t="s">
         <v>114</v>
       </c>
       <c r="F222" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>319</v>
       </c>
       <c r="D223">
         <v>25</v>
       </c>
       <c r="E223" t="s">
         <v>52</v>
       </c>
       <c r="F223" t="s">
         <v>98</v>
       </c>
     </row>
@@ -6373,51 +6373,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>322</v>
       </c>
       <c r="D226">
         <v>20</v>
       </c>
       <c r="E226" t="s">
         <v>77</v>
       </c>
       <c r="F226" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>225</v>
       </c>
       <c r="C227" t="s">
         <v>323</v>
       </c>
       <c r="D227">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E227" t="s">
         <v>251</v>
       </c>
       <c r="F227" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>325</v>
       </c>
       <c r="D228">
         <v>25</v>
       </c>
       <c r="E228" t="s">
         <v>114</v>
       </c>
       <c r="F228" t="s">
         <v>224</v>
       </c>
     </row>
@@ -6538,51 +6538,51 @@
       </c>
       <c r="C3" t="s">
         <v>329</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>330</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>331</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>64</v>
       </c>
     </row>
@@ -6649,51 +6649,51 @@
       </c>
       <c r="C9" t="s">
         <v>335</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>336</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>337</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6743,51 +6743,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>341</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>342</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>114</v>
       </c>
       <c r="F15" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>343</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6945,51 +6945,51 @@
       </c>
       <c r="C25" t="s">
         <v>352</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>354</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>355</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
@@ -7102,51 +7102,51 @@
       </c>
       <c r="C33" t="s">
         <v>361</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>362</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>363</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>114</v>
       </c>
       <c r="F35" t="s">
         <v>364</v>
       </c>
     </row>
@@ -7401,51 +7401,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>379</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>380</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>55</v>
       </c>
       <c r="F50" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>382</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
     </row>
@@ -7834,105 +7834,105 @@
       </c>
       <c r="C72" t="s">
         <v>407</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>408</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>409</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>410</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>412</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>31</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>413</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
       <c r="F77" t="s">
@@ -8008,51 +8008,51 @@
       </c>
       <c r="C81" t="s">
         <v>418</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>31</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>419</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>420</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>77</v>
       </c>
       <c r="F83" t="s">
@@ -8099,51 +8099,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>423</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>424</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>425</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>31</v>
       </c>
       <c r="F88" t="s">
@@ -8256,51 +8256,51 @@
       </c>
       <c r="C94" t="s">
         <v>432</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>434</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>44</v>
       </c>
       <c r="F95" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>435</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>114</v>
       </c>
     </row>
@@ -8350,51 +8350,51 @@
       </c>
       <c r="C99" t="s">
         <v>438</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>87</v>
       </c>
       <c r="F99" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>440</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>441</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>77</v>
       </c>
       <c r="F101" t="s">
@@ -8467,71 +8467,71 @@
       </c>
       <c r="C105" t="s">
         <v>445</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>87</v>
       </c>
       <c r="F105" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>446</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>31</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>447</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>448</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>77</v>
       </c>
       <c r="F108" t="s">
         <v>449</v>
       </c>
     </row>
@@ -8544,85 +8544,85 @@
       </c>
       <c r="C109" t="s">
         <v>450</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>31</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>451</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>452</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>453</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>454</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>87</v>
       </c>
       <c r="F113" t="s">
         <v>88</v>
       </c>
     </row>
@@ -8777,51 +8777,51 @@
       </c>
       <c r="C122" t="s">
         <v>463</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>18</v>
       </c>
       <c r="F122" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>464</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>466</v>
       </c>
       <c r="D124">
         <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
@@ -8871,51 +8871,51 @@
       </c>
       <c r="C127" t="s">
         <v>469</v>
       </c>
       <c r="D127">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>18</v>
       </c>
       <c r="F127" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>470</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>471</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
@@ -8950,51 +8950,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>474</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>31</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>475</v>
       </c>
       <c r="D133">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>476</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>33</v>
       </c>
       <c r="F134" t="s">
         <v>121</v>
       </c>
     </row>
@@ -9032,51 +9032,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>479</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>52</v>
       </c>
       <c r="F137" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>480</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>52</v>
       </c>
       <c r="F138" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>481</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
@@ -9145,167 +9145,167 @@
         <v>45</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>487</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>488</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>18</v>
       </c>
       <c r="F145" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>489</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>87</v>
       </c>
       <c r="F146" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>490</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>18</v>
       </c>
       <c r="F147" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>491</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>55</v>
       </c>
       <c r="F148" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>493</v>
       </c>
       <c r="D149">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>87</v>
       </c>
       <c r="F149" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>494</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>495</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>114</v>
       </c>
       <c r="F151" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>496</v>
       </c>
       <c r="D152">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>114</v>
       </c>
       <c r="F152" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>497</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
@@ -9391,51 +9391,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>504</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>94</v>
       </c>
       <c r="F159" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>505</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>77</v>
       </c>
       <c r="F160" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>506</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
@@ -9558,153 +9558,153 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>514</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>465</v>
       </c>
       <c r="F169" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>515</v>
       </c>
       <c r="D170">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>94</v>
       </c>
       <c r="F170" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>516</v>
       </c>
       <c r="D171">
         <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>52</v>
       </c>
       <c r="F171" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>517</v>
       </c>
       <c r="D172">
         <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>77</v>
       </c>
       <c r="F172" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>518</v>
       </c>
       <c r="D173">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>77</v>
       </c>
       <c r="F173" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>520</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>77</v>
       </c>
       <c r="F174" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>521</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>77</v>
       </c>
       <c r="F175" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>523</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>77</v>
       </c>
       <c r="F176" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>524</v>
       </c>
       <c r="D177">
         <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>251</v>
       </c>
       <c r="F177" t="s">
         <v>324</v>
       </c>
     </row>
@@ -9793,51 +9793,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>531</v>
       </c>
       <c r="D183">
         <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>77</v>
       </c>
       <c r="F183" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>532</v>
       </c>
       <c r="D184">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>18</v>
       </c>
       <c r="F184" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>533</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>94</v>
       </c>
       <c r="F185" t="s">
         <v>95</v>
       </c>
     </row>
@@ -9963,85 +9963,85 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>544</v>
       </c>
       <c r="D193">
         <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>87</v>
       </c>
       <c r="F193" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>545</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>55</v>
       </c>
       <c r="F194" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>546</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>77</v>
       </c>
       <c r="F195" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>547</v>
       </c>
       <c r="D196">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>77</v>
       </c>
       <c r="F196" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>548</v>
       </c>
       <c r="D197">
         <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
@@ -10127,102 +10127,102 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>557</v>
       </c>
       <c r="D203">
         <v>22</v>
       </c>
       <c r="E203" t="s">
         <v>77</v>
       </c>
       <c r="F203" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>558</v>
       </c>
       <c r="D204">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E204" t="s">
         <v>251</v>
       </c>
       <c r="F204" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>559</v>
       </c>
       <c r="D205">
         <v>22</v>
       </c>
       <c r="E205" t="s">
         <v>77</v>
       </c>
       <c r="F205" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>560</v>
       </c>
       <c r="D206">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>77</v>
       </c>
       <c r="F206" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>561</v>
       </c>
       <c r="D207">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>77</v>
       </c>
       <c r="F207" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>562</v>
       </c>
       <c r="D208">
         <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>94</v>
       </c>
       <c r="F208" t="s">
         <v>175</v>
       </c>
     </row>
@@ -10393,51 +10393,51 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>573</v>
       </c>
       <c r="D219">
         <v>21</v>
       </c>
       <c r="E219" t="s">
         <v>77</v>
       </c>
       <c r="F219" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>218</v>
       </c>
       <c r="C220" t="s">
         <v>574</v>
       </c>
       <c r="D220">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>77</v>
       </c>
       <c r="F220" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>575</v>
       </c>
       <c r="D221">
         <v>21</v>
       </c>
       <c r="E221" t="s">
         <v>77</v>
       </c>
       <c r="F221" t="s">
         <v>166</v>
       </c>
     </row>
@@ -10458,51 +10458,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>577</v>
       </c>
       <c r="D223">
         <v>21</v>
       </c>
       <c r="E223" t="s">
         <v>77</v>
       </c>
       <c r="F223" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>578</v>
       </c>
       <c r="D224">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E224" t="s">
         <v>114</v>
       </c>
       <c r="F224" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>580</v>
       </c>
       <c r="D225">
         <v>22</v>
       </c>
       <c r="E225" t="s">
         <v>44</v>
       </c>
       <c r="F225" t="s">
         <v>45</v>
       </c>
     </row>
@@ -10526,85 +10526,85 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>225</v>
       </c>
       <c r="C227" t="s">
         <v>583</v>
       </c>
       <c r="D227">
         <v>24</v>
       </c>
       <c r="E227" t="s">
         <v>251</v>
       </c>
       <c r="F227" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>584</v>
       </c>
       <c r="D228">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E228" t="s">
         <v>77</v>
       </c>
       <c r="F228" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="C229" t="s">
         <v>585</v>
       </c>
       <c r="D229">
         <v>22</v>
       </c>
       <c r="E229" t="s">
         <v>77</v>
       </c>
       <c r="F229" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>587</v>
       </c>
       <c r="D230">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E230" t="s">
         <v>77</v>
       </c>
       <c r="F230" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="C231" t="s">
         <v>588</v>
       </c>
       <c r="D231">
         <v>21</v>
       </c>
       <c r="E231" t="s">
         <v>77</v>
       </c>
       <c r="F231" t="s">
         <v>177</v>
       </c>
     </row>