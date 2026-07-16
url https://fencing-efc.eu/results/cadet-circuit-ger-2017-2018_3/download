--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1567,51 +1567,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1738,51 +1738,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
@@ -2089,51 +2089,51 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>62</v>
       </c>
       <c r="F28" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
@@ -2337,51 +2337,51 @@
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>59</v>
       </c>
       <c r="F41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>59</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
@@ -2591,51 +2591,51 @@
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>59</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>31</v>
       </c>
       <c r="F56" t="s">
         <v>110</v>
       </c>
     </row>
@@ -2705,51 +2705,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
       <c r="F61" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -2802,51 +2802,51 @@
       </c>
       <c r="C65" t="s">
         <v>124</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>55</v>
       </c>
       <c r="F65" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>126</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>43</v>
       </c>
       <c r="F66" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>127</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>59</v>
       </c>
       <c r="F67" t="s">
@@ -3036,68 +3036,68 @@
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>40</v>
       </c>
       <c r="F77" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>146</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>147</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>43</v>
       </c>
       <c r="F80" t="s">
         <v>148</v>
       </c>
     </row>
@@ -3227,71 +3227,71 @@
       </c>
       <c r="C87" t="s">
         <v>159</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>160</v>
       </c>
       <c r="F87" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>162</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>31</v>
       </c>
       <c r="F88" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>163</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>55</v>
       </c>
       <c r="F89" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>165</v>
       </c>
       <c r="D90">
         <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
@@ -3492,51 +3492,51 @@
       </c>
       <c r="C101" t="s">
         <v>181</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>55</v>
       </c>
       <c r="F101" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>182</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>55</v>
       </c>
       <c r="F102" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>183</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>36</v>
       </c>
       <c r="F103" t="s">
@@ -3569,91 +3569,91 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>186</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>187</v>
       </c>
       <c r="D106">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>40</v>
       </c>
       <c r="F106" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>188</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>55</v>
       </c>
       <c r="F107" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>190</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>55</v>
       </c>
       <c r="F108" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>191</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>40</v>
       </c>
       <c r="F109" t="s">
@@ -3769,51 +3769,51 @@
       </c>
       <c r="C115" t="s">
         <v>200</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>59</v>
       </c>
       <c r="F115" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>201</v>
       </c>
       <c r="D116">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>55</v>
       </c>
       <c r="F116" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>202</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>177</v>
       </c>
     </row>
@@ -3920,51 +3920,51 @@
       </c>
       <c r="C123" t="s">
         <v>209</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>59</v>
       </c>
       <c r="F123" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>210</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>22</v>
       </c>
       <c r="F124" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>211</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>36</v>
       </c>
       <c r="F125" t="s">
@@ -4125,51 +4125,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>224</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>90</v>
       </c>
       <c r="F134" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>226</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>227</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>43</v>
       </c>
       <c r="F136" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
@@ -4190,51 +4190,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>231</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>55</v>
       </c>
       <c r="F138" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>233</v>
       </c>
       <c r="D139">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>59</v>
       </c>
       <c r="F139" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
         <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>59</v>
       </c>
       <c r="F140" t="s">
         <v>106</v>
       </c>
     </row>
@@ -4292,170 +4292,170 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>239</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>14</v>
       </c>
       <c r="F144" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>241</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>160</v>
       </c>
       <c r="F145" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>243</v>
       </c>
       <c r="D146">
         <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>135</v>
       </c>
       <c r="F146" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>244</v>
       </c>
       <c r="D147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>36</v>
       </c>
       <c r="F147" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>245</v>
       </c>
       <c r="D148">
         <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>59</v>
       </c>
       <c r="F148" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>246</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>96</v>
       </c>
       <c r="F149" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>247</v>
       </c>
       <c r="D150">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>43</v>
       </c>
       <c r="F150" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>248</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>55</v>
       </c>
       <c r="F151" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>249</v>
       </c>
       <c r="D152">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>55</v>
       </c>
       <c r="F152" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>251</v>
       </c>
       <c r="D153">
         <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>31</v>
       </c>
       <c r="F153" t="s">
         <v>252</v>
       </c>
     </row>
@@ -4578,51 +4578,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>263</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>59</v>
       </c>
       <c r="F161" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>264</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>62</v>
       </c>
       <c r="F162" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>265</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>219</v>
       </c>
       <c r="F163" t="s">
         <v>220</v>
       </c>
     </row>
@@ -4663,102 +4663,102 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>268</v>
       </c>
       <c r="D166">
         <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>31</v>
       </c>
       <c r="F166" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>270</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>96</v>
       </c>
       <c r="F167" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>272</v>
       </c>
       <c r="D168">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>55</v>
       </c>
       <c r="F168" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>273</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>55</v>
       </c>
       <c r="F169" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>274</v>
       </c>
       <c r="D170">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>55</v>
       </c>
       <c r="F170" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>276</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>40</v>
       </c>
       <c r="F171" t="s">
         <v>192</v>
       </c>
     </row>
@@ -4816,51 +4816,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>281</v>
       </c>
       <c r="D175">
         <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>36</v>
       </c>
       <c r="F175" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>282</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>55</v>
       </c>
       <c r="F176" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>284</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>55</v>
       </c>
       <c r="F177" t="s">
         <v>164</v>
       </c>
     </row>
@@ -4884,51 +4884,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>286</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>288</v>
       </c>
       <c r="D180">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>55</v>
       </c>
       <c r="F180" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>289</v>
       </c>
       <c r="D181">
         <v>22</v>
       </c>
       <c r="E181" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
@@ -4949,85 +4949,85 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>292</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>22</v>
       </c>
       <c r="F183" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>293</v>
       </c>
       <c r="D184">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>55</v>
       </c>
       <c r="F184" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>294</v>
       </c>
       <c r="D185">
         <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>43</v>
       </c>
       <c r="F185" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>296</v>
       </c>
       <c r="D186">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>160</v>
       </c>
       <c r="F186" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>298</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>55</v>
       </c>
       <c r="F187" t="s">
         <v>279</v>
       </c>
     </row>
@@ -5102,51 +5102,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>303</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>40</v>
       </c>
       <c r="F192" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>305</v>
       </c>
       <c r="D193">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>40</v>
       </c>
       <c r="F193" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>306</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>55</v>
       </c>
       <c r="F194" t="s">
         <v>275</v>
       </c>
     </row>
@@ -5187,51 +5187,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>309</v>
       </c>
       <c r="D197">
         <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>55</v>
       </c>
       <c r="F197" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>311</v>
       </c>
       <c r="D198">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E198" t="s">
         <v>55</v>
       </c>
       <c r="F198" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>313</v>
       </c>
       <c r="D199">
         <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>90</v>
       </c>
       <c r="F199" t="s">
         <v>254</v>
       </c>
     </row>
@@ -5255,85 +5255,85 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>315</v>
       </c>
       <c r="D201">
         <v>21</v>
       </c>
       <c r="E201" t="s">
         <v>55</v>
       </c>
       <c r="F201" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>316</v>
       </c>
       <c r="D202">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>55</v>
       </c>
       <c r="F202" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>318</v>
       </c>
       <c r="D203">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E203" t="s">
         <v>55</v>
       </c>
       <c r="F203" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>320</v>
       </c>
       <c r="D204">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>55</v>
       </c>
       <c r="F204" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>321</v>
       </c>
       <c r="D205">
         <v>21</v>
       </c>
       <c r="E205" t="s">
         <v>43</v>
       </c>
       <c r="F205" t="s">
         <v>172</v>
       </c>
     </row>
@@ -5402,96 +5402,96 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>327</v>
       </c>
       <c r="D210">
         <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>62</v>
       </c>
       <c r="F210" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>209</v>
       </c>
       <c r="C211" t="s">
         <v>329</v>
       </c>
       <c r="D211">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E211" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>331</v>
       </c>
       <c r="D212">
         <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>333</v>
       </c>
       <c r="D213">
         <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>219</v>
       </c>
       <c r="F213" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>334</v>
       </c>
       <c r="D214">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>55</v>
       </c>
       <c r="F214" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>335</v>
       </c>
       <c r="D215">
         <v>23</v>
       </c>
       <c r="E215" t="s">
         <v>55</v>
       </c>
       <c r="F215" t="s">
         <v>312</v>
       </c>
     </row>
@@ -5515,51 +5515,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>338</v>
       </c>
       <c r="D217">
         <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>43</v>
       </c>
       <c r="F217" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>339</v>
       </c>
       <c r="D218">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E218" t="s">
         <v>219</v>
       </c>
       <c r="F218" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>340</v>
       </c>
       <c r="D219">
         <v>22</v>
       </c>
       <c r="E219" t="s">
         <v>40</v>
       </c>
       <c r="F219" t="s">
         <v>341</v>
       </c>
     </row>
@@ -5583,51 +5583,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>344</v>
       </c>
       <c r="D221">
         <v>22</v>
       </c>
       <c r="E221" t="s">
         <v>31</v>
       </c>
       <c r="F221" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>345</v>
       </c>
       <c r="D222">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E222" t="s">
         <v>40</v>
       </c>
       <c r="F222" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>221</v>
       </c>
       <c r="C223" t="s">
         <v>346</v>
       </c>
       <c r="D223">
         <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>135</v>
       </c>
       <c r="F223" t="s">
         <v>150</v>
       </c>
     </row>