--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1433,91 +1433,91 @@
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
@@ -1652,51 +1652,51 @@
       </c>
       <c r="B15">
         <v>33.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>33.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
@@ -1726,119 +1726,119 @@
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2013,51 +2013,51 @@
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>62</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2400,51 +2400,51 @@
       </c>
       <c r="C56" t="s">
         <v>91</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>92</v>
       </c>
       <c r="F56" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>95</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>96</v>
       </c>
       <c r="F58" t="s">
@@ -2637,51 +2637,51 @@
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>107</v>
       </c>
       <c r="F68" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2748,51 +2748,51 @@
       </c>
       <c r="C74" t="s">
         <v>121</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>123</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
         <v>125</v>
       </c>
     </row>
@@ -2945,142 +2945,142 @@
       </c>
       <c r="C84" t="s">
         <v>137</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>140</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>144</v>
       </c>
       <c r="D89">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>145</v>
       </c>
       <c r="D90">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>39</v>
       </c>
       <c r="F90" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>146</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
@@ -3173,71 +3173,71 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>154</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>156</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>157</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>49</v>
       </c>
       <c r="F98" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>159</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
@@ -3410,88 +3410,88 @@
       </c>
       <c r="C108" t="s">
         <v>172</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>174</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>175</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>49</v>
       </c>
       <c r="F111" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>177</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>92</v>
       </c>
       <c r="F112" t="s">
@@ -3584,51 +3584,51 @@
       </c>
       <c r="C117" t="s">
         <v>184</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>72</v>
       </c>
       <c r="F117" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>186</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>39</v>
       </c>
       <c r="F118" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>49</v>
       </c>
       <c r="F119" t="s">
@@ -3684,51 +3684,51 @@
       </c>
       <c r="C122" t="s">
         <v>193</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>72</v>
       </c>
       <c r="F122" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>195</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>49</v>
       </c>
       <c r="F124" t="s">
@@ -3764,88 +3764,88 @@
       </c>
       <c r="C126" t="s">
         <v>198</v>
       </c>
       <c r="D126">
         <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>49</v>
       </c>
       <c r="F126" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>201</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>49</v>
       </c>
       <c r="F128" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>202</v>
       </c>
       <c r="D129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>39</v>
       </c>
       <c r="F130" t="s">
         <v>58</v>
       </c>
     </row>
@@ -3892,99 +3892,99 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>72</v>
       </c>
       <c r="F133" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>208</v>
       </c>
       <c r="D134">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>209</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>92</v>
       </c>
       <c r="F135" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>212</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>107</v>
       </c>
       <c r="F137" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>213</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>49</v>
       </c>
       <c r="F138" t="s">
         <v>196</v>
       </c>
     </row>
@@ -4008,51 +4008,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>216</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>39</v>
       </c>
       <c r="F140" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>218</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>92</v>
       </c>
       <c r="F141" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>219</v>
       </c>
       <c r="D142">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>99</v>
       </c>
     </row>
@@ -4291,51 +4291,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>239</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>229</v>
       </c>
       <c r="F157" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>241</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>242</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>243</v>
@@ -4367,51 +4367,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>245</v>
       </c>
       <c r="D162">
         <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>247</v>
       </c>
       <c r="D163">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>248</v>
       </c>
       <c r="D164">
         <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>249</v>
       </c>
     </row>
@@ -4466,51 +4466,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>256</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>255</v>
       </c>
       <c r="F168" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>258</v>
       </c>
       <c r="D169">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>259</v>
       </c>
       <c r="D170">
         <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>155</v>
       </c>
       <c r="F170" t="s">
         <v>260</v>
       </c>
     </row>
@@ -4568,153 +4568,153 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>266</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>268</v>
       </c>
       <c r="D175">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>269</v>
       </c>
       <c r="D176">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>255</v>
       </c>
       <c r="F176" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>270</v>
       </c>
       <c r="D177">
         <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>271</v>
       </c>
       <c r="D178">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>49</v>
       </c>
       <c r="F178" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>272</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>273</v>
       </c>
       <c r="D180">
         <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>275</v>
       </c>
       <c r="D181">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>277</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>39</v>
       </c>
       <c r="F182" t="s">
         <v>278</v>
       </c>
     </row>
@@ -4837,51 +4837,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>287</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>288</v>
       </c>
       <c r="D191">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>49</v>
       </c>
       <c r="F191" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>289</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>72</v>
       </c>
       <c r="F192" t="s">
         <v>290</v>
       </c>
     </row>
@@ -5021,51 +5021,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>303</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>255</v>
       </c>
       <c r="F201" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>304</v>
       </c>
       <c r="D202">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>49</v>
       </c>
       <c r="F202" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>305</v>
       </c>
       <c r="D203">
         <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>306</v>
       </c>
     </row>
@@ -5089,51 +5089,51 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>308</v>
       </c>
       <c r="D205">
         <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>310</v>
       </c>
       <c r="D206">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>312</v>
       </c>
       <c r="D207">
         <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>229</v>
       </c>
       <c r="F207" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
@@ -5380,68 +5380,68 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>331</v>
       </c>
       <c r="D223">
         <v>24</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>218</v>
       </c>
       <c r="C224" t="s">
         <v>332</v>
       </c>
       <c r="D224">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>333</v>
       </c>
       <c r="D225">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E225" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>335</v>
       </c>
       <c r="D226">
         <v>23</v>
       </c>
       <c r="E226" t="s">
         <v>72</v>
       </c>
       <c r="F226" t="s">
         <v>290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>