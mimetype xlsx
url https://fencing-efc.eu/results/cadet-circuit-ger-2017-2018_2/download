--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1686,51 +1686,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
@@ -1831,51 +1831,51 @@
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>18.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>18.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1885,216 +1885,216 @@
       </c>
       <c r="B28">
         <v>18.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>62</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>67</v>
       </c>
     </row>
@@ -2144,122 +2144,122 @@
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>72</v>
       </c>
       <c r="F42" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>79</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
@@ -2320,51 +2320,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>84</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>85</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>88</v>
       </c>
       <c r="F54" t="s">
@@ -2420,51 +2420,51 @@
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>95</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>96</v>
       </c>
       <c r="F58" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>98</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
@@ -2520,148 +2520,148 @@
       </c>
       <c r="C62" t="s">
         <v>104</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>39</v>
       </c>
       <c r="F62" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>106</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>107</v>
       </c>
       <c r="F63" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>36</v>
       </c>
       <c r="F64" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>110</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>49</v>
       </c>
       <c r="F65" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>72</v>
       </c>
       <c r="F66" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>107</v>
       </c>
       <c r="F68" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -2691,71 +2691,71 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>36</v>
       </c>
       <c r="F72" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>120</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>121</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2765,71 +2765,71 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>123</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>88</v>
       </c>
       <c r="F78" t="s">
@@ -3076,51 +3076,51 @@
       </c>
       <c r="C91" t="s">
         <v>146</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>148</v>
       </c>
       <c r="D92">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>149</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>39</v>
       </c>
       <c r="F93" t="s">
@@ -3156,51 +3156,51 @@
       </c>
       <c r="C95" t="s">
         <v>152</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>72</v>
       </c>
       <c r="F95" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>154</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>156</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3233,51 +3233,51 @@
       </c>
       <c r="C99" t="s">
         <v>159</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>160</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>162</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>49</v>
       </c>
       <c r="F101" t="s">
@@ -3333,51 +3333,51 @@
       </c>
       <c r="C104" t="s">
         <v>168</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>36</v>
       </c>
       <c r="F104" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>169</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>170</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>49</v>
       </c>
       <c r="F106" t="s">
@@ -3427,91 +3427,91 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>174</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>175</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>49</v>
       </c>
       <c r="F111" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>177</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>92</v>
       </c>
       <c r="F112" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>178</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3544,51 +3544,51 @@
       </c>
       <c r="C115" t="s">
         <v>181</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>49</v>
       </c>
       <c r="F116" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>184</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>72</v>
       </c>
       <c r="F117" t="s">
@@ -3624,51 +3624,51 @@
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>49</v>
       </c>
       <c r="F119" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>190</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>30</v>
       </c>
       <c r="F120" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>155</v>
       </c>
       <c r="F121" t="s">
@@ -3704,91 +3704,91 @@
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>195</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>49</v>
       </c>
       <c r="F124" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>197</v>
       </c>
       <c r="D125">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>198</v>
       </c>
       <c r="D126">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>49</v>
       </c>
       <c r="F126" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3875,82 +3875,82 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>205</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>72</v>
       </c>
       <c r="F133" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>208</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>209</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>92</v>
       </c>
       <c r="F135" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>211</v>
       </c>
     </row>
@@ -3974,51 +3974,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>213</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>49</v>
       </c>
       <c r="F138" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>72</v>
       </c>
       <c r="F139" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>216</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>39</v>
       </c>
       <c r="F140" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4042,51 +4042,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>219</v>
       </c>
       <c r="D142">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>220</v>
       </c>
       <c r="D143">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>221</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
@@ -4124,68 +4124,68 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>225</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>226</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>227</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>107</v>
       </c>
       <c r="F149" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>228</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>229</v>
       </c>
       <c r="F150" t="s">
         <v>230</v>
       </c>
     </row>
@@ -4226,99 +4226,99 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>234</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>49</v>
       </c>
       <c r="F153" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>235</v>
       </c>
       <c r="D154">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>237</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>92</v>
       </c>
       <c r="F155" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>238</v>
       </c>
       <c r="D156">
         <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>49</v>
       </c>
       <c r="F156" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>239</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>229</v>
       </c>
       <c r="F157" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>241</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
@@ -4384,51 +4384,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>247</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>248</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>250</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>49</v>
       </c>
       <c r="F165" t="s">
         <v>251</v>
       </c>
     </row>
@@ -4517,51 +4517,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>261</v>
       </c>
       <c r="D171">
         <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>262</v>
       </c>
       <c r="D172">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>264</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>39</v>
       </c>
       <c r="F173" t="s">
         <v>265</v>
       </c>
     </row>
@@ -4636,119 +4636,119 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>271</v>
       </c>
       <c r="D178">
         <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>49</v>
       </c>
       <c r="F178" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>272</v>
       </c>
       <c r="D179">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>273</v>
       </c>
       <c r="D180">
         <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>275</v>
       </c>
       <c r="D181">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>277</v>
       </c>
       <c r="D182">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>39</v>
       </c>
       <c r="F182" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>279</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>49</v>
       </c>
       <c r="F183" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>280</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
@@ -4905,136 +4905,136 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>292</v>
       </c>
       <c r="D194">
         <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>293</v>
       </c>
       <c r="D195">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E195" t="s">
         <v>294</v>
       </c>
       <c r="F195" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>296</v>
       </c>
       <c r="D196">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>297</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>88</v>
       </c>
       <c r="F197" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>299</v>
       </c>
       <c r="D198">
         <v>25</v>
       </c>
       <c r="E198" t="s">
         <v>72</v>
       </c>
       <c r="F198" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>300</v>
       </c>
       <c r="D199">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>301</v>
       </c>
       <c r="D200">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>303</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>255</v>
       </c>
       <c r="F201" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
@@ -5072,51 +5072,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>307</v>
       </c>
       <c r="D204">
         <v>24</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>308</v>
       </c>
       <c r="D205">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>310</v>
       </c>
       <c r="D206">
         <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
@@ -5329,133 +5329,133 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>327</v>
       </c>
       <c r="D220">
         <v>23</v>
       </c>
       <c r="E220" t="s">
         <v>255</v>
       </c>
       <c r="F220" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>329</v>
       </c>
       <c r="D221">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E221" t="s">
         <v>88</v>
       </c>
       <c r="F221" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>330</v>
       </c>
       <c r="D222">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>331</v>
       </c>
       <c r="D223">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>218</v>
       </c>
       <c r="C224" t="s">
         <v>332</v>
       </c>
       <c r="D224">
         <v>22</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>333</v>
       </c>
       <c r="D225">
         <v>24</v>
       </c>
       <c r="E225" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>335</v>
       </c>
       <c r="D226">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E226" t="s">
         <v>72</v>
       </c>
       <c r="F226" t="s">
         <v>290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>