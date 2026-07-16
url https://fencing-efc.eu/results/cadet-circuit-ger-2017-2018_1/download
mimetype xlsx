--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1998,51 +1998,51 @@
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>28</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>32</v>
       </c>
     </row>
@@ -2055,108 +2055,108 @@
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>35</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
@@ -2717,51 +2717,51 @@
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>81</v>
       </c>
       <c r="F61" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
       <c r="F62" t="s">
@@ -2914,71 +2914,71 @@
       </c>
       <c r="C70" t="s">
         <v>135</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>81</v>
       </c>
       <c r="F70" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>139</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>93</v>
       </c>
       <c r="F73" t="s">
@@ -3071,51 +3071,51 @@
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>76</v>
       </c>
       <c r="F78" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>148</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>35</v>
       </c>
       <c r="F79" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>150</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
@@ -3202,51 +3202,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>157</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
@@ -3815,51 +3815,51 @@
       </c>
       <c r="C117" t="s">
         <v>205</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>22</v>
       </c>
       <c r="F117" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>207</v>
       </c>
       <c r="D118">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>133</v>
       </c>
       <c r="F118" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>183</v>
       </c>
       <c r="F119" t="s">
@@ -3915,51 +3915,51 @@
       </c>
       <c r="C122" t="s">
         <v>213</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>22</v>
       </c>
       <c r="F123" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>216</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>22</v>
       </c>
       <c r="F124" t="s">
@@ -4035,51 +4035,51 @@
       </c>
       <c r="C128" t="s">
         <v>220</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>183</v>
       </c>
       <c r="F128" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>222</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>35</v>
       </c>
       <c r="F130" t="s">
         <v>44</v>
       </c>
     </row>
@@ -4213,51 +4213,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
         <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>22</v>
       </c>
       <c r="F139" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>35</v>
       </c>
       <c r="F140" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>22</v>
       </c>
       <c r="F141" t="s">
         <v>89</v>
       </c>
     </row>
@@ -4349,102 +4349,102 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>245</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>246</v>
       </c>
       <c r="F147" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>248</v>
       </c>
       <c r="D148">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>188</v>
       </c>
       <c r="F148" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>249</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>22</v>
       </c>
       <c r="F149" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>250</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>172</v>
       </c>
       <c r="F150" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>252</v>
       </c>
       <c r="D151">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>120</v>
       </c>
       <c r="F151" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>253</v>
       </c>
       <c r="D152">
         <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>188</v>
       </c>
       <c r="F152" t="s">
         <v>254</v>
       </c>
     </row>
@@ -4485,51 +4485,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>257</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>126</v>
       </c>
       <c r="F155" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>258</v>
       </c>
       <c r="D156">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>22</v>
       </c>
       <c r="F156" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>259</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>50</v>
       </c>
       <c r="F157" t="s">
         <v>260</v>
       </c>
     </row>
@@ -4598,51 +4598,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>172</v>
       </c>
       <c r="F162" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>269</v>
       </c>
       <c r="D163">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>22</v>
       </c>
       <c r="F163" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>271</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>126</v>
       </c>
       <c r="F164" t="s">
         <v>127</v>
       </c>
     </row>
@@ -4683,51 +4683,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>275</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>22</v>
       </c>
       <c r="F167" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>276</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>22</v>
       </c>
       <c r="F168" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>278</v>
       </c>
       <c r="D169">
         <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
@@ -4765,51 +4765,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>282</v>
       </c>
       <c r="D172">
         <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>120</v>
       </c>
       <c r="F172" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>283</v>
       </c>
       <c r="D173">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>22</v>
       </c>
       <c r="F173" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>285</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>22</v>
       </c>
       <c r="F174" t="s">
         <v>215</v>
       </c>
     </row>
@@ -5031,51 +5031,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>305</v>
       </c>
       <c r="D188">
         <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>76</v>
       </c>
       <c r="F188" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>306</v>
       </c>
       <c r="D189">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>307</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>22</v>
       </c>
       <c r="F190" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
@@ -5266,147 +5266,147 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>325</v>
       </c>
       <c r="D202">
         <v>22</v>
       </c>
       <c r="E202" t="s">
         <v>22</v>
       </c>
       <c r="F202" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>326</v>
       </c>
       <c r="D203">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E203" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>328</v>
       </c>
       <c r="D204">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>120</v>
       </c>
       <c r="F204" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>329</v>
       </c>
       <c r="D205">
         <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>188</v>
       </c>
       <c r="F205" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>330</v>
       </c>
       <c r="D206">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>331</v>
       </c>
       <c r="D207">
         <v>24</v>
       </c>
       <c r="E207" t="s">
         <v>22</v>
       </c>
       <c r="F207" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>332</v>
       </c>
       <c r="D208">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>333</v>
       </c>
       <c r="D209">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>334</v>
       </c>
       <c r="D210">
         <v>24</v>
       </c>
       <c r="E210" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>335</v>
@@ -5421,102 +5421,102 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>336</v>
       </c>
       <c r="D212">
         <v>23</v>
       </c>
       <c r="E212" t="s">
         <v>22</v>
       </c>
       <c r="F212" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>337</v>
       </c>
       <c r="D213">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>22</v>
       </c>
       <c r="F213" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>338</v>
       </c>
       <c r="D214">
         <v>22</v>
       </c>
       <c r="E214" t="s">
         <v>22</v>
       </c>
       <c r="F214" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>339</v>
       </c>
       <c r="D215">
         <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>22</v>
       </c>
       <c r="F215" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>340</v>
       </c>
       <c r="D216">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>50</v>
       </c>
       <c r="F216" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>342</v>
       </c>
       <c r="D217">
         <v>22</v>
       </c>
       <c r="E217" t="s">
         <v>188</v>
       </c>
       <c r="F217" t="s">
         <v>343</v>
       </c>
     </row>
@@ -5605,51 +5605,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>351</v>
       </c>
       <c r="D223">
         <v>24</v>
       </c>
       <c r="E223" t="s">
         <v>183</v>
       </c>
       <c r="F223" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>352</v>
       </c>
       <c r="D224">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E224" t="s">
         <v>22</v>
       </c>
       <c r="F224" t="s">
         <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>