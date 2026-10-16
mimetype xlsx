--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1561,51 +1561,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1661,91 +1661,91 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
@@ -1918,91 +1918,91 @@
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
@@ -2035,51 +2035,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
@@ -2132,51 +2132,51 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>35</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -2212,51 +2212,51 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -2312,51 +2312,51 @@
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>81</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>35</v>
       </c>
       <c r="F40" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>85</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
@@ -2392,68 +2392,68 @@
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>93</v>
       </c>
       <c r="F45" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>32</v>
       </c>
       <c r="F46" t="s">
@@ -2506,51 +2506,51 @@
       </c>
       <c r="C49" t="s">
         <v>99</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>22</v>
       </c>
       <c r="F51" t="s">
         <v>89</v>
       </c>
     </row>
@@ -2697,51 +2697,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>115</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>81</v>
       </c>
       <c r="F61" t="s">
@@ -2774,51 +2774,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>122</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>126</v>
       </c>
       <c r="F65" t="s">
@@ -2834,51 +2834,51 @@
       </c>
       <c r="C66" t="s">
         <v>128</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>76</v>
       </c>
       <c r="F66" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>129</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>22</v>
       </c>
       <c r="F67" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>120</v>
       </c>
       <c r="F68" t="s">
@@ -3051,51 +3051,51 @@
       </c>
       <c r="C77" t="s">
         <v>145</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>76</v>
       </c>
       <c r="F78" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>148</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>35</v>
       </c>
       <c r="F79" t="s">
@@ -3128,91 +3128,91 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>151</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>152</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>153</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>76</v>
       </c>
       <c r="F83" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>155</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
@@ -3242,51 +3242,51 @@
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>160</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>120</v>
       </c>
       <c r="F88" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>93</v>
       </c>
       <c r="F89" t="s">
@@ -3302,85 +3302,85 @@
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>164</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>165</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>166</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
@@ -3390,188 +3390,188 @@
       </c>
       <c r="C95" t="s">
         <v>168</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>22</v>
       </c>
       <c r="F95" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>171</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>172</v>
       </c>
       <c r="F97" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>174</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>175</v>
       </c>
       <c r="D99">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>22</v>
       </c>
       <c r="F99" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>177</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>179</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>50</v>
       </c>
       <c r="F101" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>180</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>182</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>183</v>
       </c>
       <c r="F103" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>185</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>91</v>
       </c>
     </row>
@@ -3661,51 +3661,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>193</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>194</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>195</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>196</v>
       </c>
     </row>
@@ -3718,51 +3718,51 @@
       </c>
       <c r="C112" t="s">
         <v>197</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>199</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>200</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
       <c r="F114" t="s">
         <v>169</v>
       </c>
     </row>
@@ -3835,71 +3835,71 @@
       </c>
       <c r="C118" t="s">
         <v>207</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>133</v>
       </c>
       <c r="F118" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>183</v>
       </c>
       <c r="F119" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>209</v>
       </c>
       <c r="D120">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>211</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>76</v>
       </c>
       <c r="F121" t="s">
@@ -3935,131 +3935,131 @@
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>22</v>
       </c>
       <c r="F123" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>216</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>22</v>
       </c>
       <c r="F124" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>217</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>120</v>
       </c>
       <c r="F125" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>218</v>
       </c>
       <c r="D126">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>22</v>
       </c>
       <c r="F126" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>219</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>22</v>
       </c>
       <c r="F127" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>220</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>183</v>
       </c>
       <c r="F128" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4083,51 +4083,51 @@
         <v>44</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>223</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>224</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>183</v>
       </c>
       <c r="F132" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>225</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>22</v>
       </c>
       <c r="F133" t="s">
         <v>215</v>
       </c>
     </row>
@@ -4196,136 +4196,136 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>231</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>22</v>
       </c>
       <c r="F138" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>22</v>
       </c>
       <c r="F139" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>35</v>
       </c>
       <c r="F140" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>22</v>
       </c>
       <c r="F141" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>236</v>
       </c>
       <c r="D142">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>22</v>
       </c>
       <c r="F142" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>238</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>240</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>22</v>
       </c>
       <c r="F144" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>241</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>35</v>
       </c>
       <c r="F145" t="s">
         <v>242</v>
       </c>
     </row>
@@ -4366,68 +4366,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>248</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>188</v>
       </c>
       <c r="F148" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>249</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>22</v>
       </c>
       <c r="F149" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>250</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>172</v>
       </c>
       <c r="F150" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>252</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>120</v>
       </c>
       <c r="F151" t="s">
         <v>121</v>
       </c>
     </row>
@@ -4567,65 +4567,65 @@
         <v>264</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>265</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>266</v>
       </c>
       <c r="D161">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>172</v>
       </c>
       <c r="F162" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>269</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>22</v>
       </c>
       <c r="F163" t="s">
         <v>270</v>
       </c>
     </row>
@@ -4700,99 +4700,99 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>276</v>
       </c>
       <c r="D168">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>22</v>
       </c>
       <c r="F168" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>278</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>279</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>22</v>
       </c>
       <c r="F170" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>280</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>188</v>
       </c>
       <c r="F171" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>282</v>
       </c>
       <c r="D172">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>120</v>
       </c>
       <c r="F172" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>283</v>
       </c>
       <c r="D173">
         <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>22</v>
       </c>
       <c r="F173" t="s">
         <v>284</v>
       </c>
     </row>
@@ -4867,99 +4867,99 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>291</v>
       </c>
       <c r="D178">
         <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>22</v>
       </c>
       <c r="F178" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>293</v>
       </c>
       <c r="D179">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>22</v>
       </c>
       <c r="F180" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>295</v>
       </c>
       <c r="D181">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>93</v>
       </c>
       <c r="F181" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>296</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>22</v>
       </c>
       <c r="F182" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>297</v>
       </c>
       <c r="D183">
         <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>22</v>
       </c>
       <c r="F183" t="s">
         <v>298</v>
       </c>
     </row>
@@ -5062,153 +5062,153 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>307</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>22</v>
       </c>
       <c r="F190" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>308</v>
       </c>
       <c r="D191">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>22</v>
       </c>
       <c r="F191" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>309</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>183</v>
       </c>
       <c r="F192" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>310</v>
       </c>
       <c r="D193">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>22</v>
       </c>
       <c r="F193" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>312</v>
       </c>
       <c r="D194">
         <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>133</v>
       </c>
       <c r="F194" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>313</v>
       </c>
       <c r="D195">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>50</v>
       </c>
       <c r="F195" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>315</v>
       </c>
       <c r="D196">
         <v>24</v>
       </c>
       <c r="E196" t="s">
         <v>316</v>
       </c>
       <c r="F196" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>318</v>
       </c>
       <c r="D197">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>35</v>
       </c>
       <c r="F197" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>320</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>22</v>
       </c>
       <c r="F198" t="s">
         <v>169</v>
       </c>
     </row>
@@ -5249,51 +5249,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>323</v>
       </c>
       <c r="D201">
         <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>22</v>
       </c>
       <c r="F201" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>325</v>
       </c>
       <c r="D202">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>22</v>
       </c>
       <c r="F202" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>326</v>
       </c>
       <c r="D203">
         <v>24</v>
       </c>
       <c r="E203" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
@@ -5328,51 +5328,51 @@
         <v>244</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>330</v>
       </c>
       <c r="D206">
         <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>331</v>
       </c>
       <c r="D207">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>22</v>
       </c>
       <c r="F207" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>332</v>
       </c>
       <c r="D208">
         <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5404,136 +5404,136 @@
         <v>28</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>335</v>
       </c>
       <c r="D211">
         <v>25</v>
       </c>
       <c r="E211" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>336</v>
       </c>
       <c r="D212">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>22</v>
       </c>
       <c r="F212" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>337</v>
       </c>
       <c r="D213">
         <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>22</v>
       </c>
       <c r="F213" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>338</v>
       </c>
       <c r="D214">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>22</v>
       </c>
       <c r="F214" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>339</v>
       </c>
       <c r="D215">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>22</v>
       </c>
       <c r="F215" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>340</v>
       </c>
       <c r="D216">
         <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>50</v>
       </c>
       <c r="F216" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>342</v>
       </c>
       <c r="D217">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>188</v>
       </c>
       <c r="F217" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>344</v>
       </c>
       <c r="D218">
         <v>24</v>
       </c>
       <c r="E218" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
@@ -5571,51 +5571,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>347</v>
       </c>
       <c r="D221">
         <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>348</v>
       </c>
       <c r="F221" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>350</v>
       </c>
       <c r="D222">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>351</v>
       </c>
       <c r="D223">
         <v>24</v>
       </c>
       <c r="E223" t="s">
         <v>183</v>
       </c>
       <c r="F223" t="s">
         <v>184</v>
       </c>
     </row>