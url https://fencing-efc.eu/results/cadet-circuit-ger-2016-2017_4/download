--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1143,51 +1143,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1520,51 +1520,51 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
@@ -1617,51 +1617,51 @@
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
       <c r="F27" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
@@ -1757,71 +1757,71 @@
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
@@ -1954,51 +1954,51 @@
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
     </row>
@@ -2068,71 +2068,71 @@
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>86</v>
       </c>
       <c r="F49" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
@@ -2365,51 +2365,51 @@
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>94</v>
       </c>
       <c r="F64" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>94</v>
       </c>
       <c r="F65" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
@@ -2482,51 +2482,51 @@
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
       <c r="F70" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>97</v>
       </c>
       <c r="F72" t="s">
@@ -2602,51 +2602,51 @@
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
@@ -2662,51 +2662,51 @@
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>137</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>138</v>
       </c>
     </row>
@@ -2919,51 +2919,51 @@
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>155</v>
       </c>
       <c r="F92" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>158</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
@@ -2976,51 +2976,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>160</v>
       </c>
       <c r="D96">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>43</v>
       </c>
       <c r="F96" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>80</v>
       </c>
     </row>
@@ -3150,91 +3150,91 @@
       </c>
       <c r="C104" t="s">
         <v>168</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>169</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>170</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>171</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>43</v>
       </c>
       <c r="F107" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>173</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>174</v>
       </c>
       <c r="F108" t="s">
@@ -3502,96 +3502,96 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>195</v>
       </c>
       <c r="D124">
         <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>49</v>
       </c>
       <c r="F124" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>196</v>
       </c>
       <c r="D125">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>197</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>198</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>200</v>
       </c>
       <c r="D128">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>202</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3683,85 +3683,85 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135">
         <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>212</v>
       </c>
       <c r="D136">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>214</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>215</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>23</v>
       </c>
       <c r="F138" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>216</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>147</v>
       </c>
     </row>