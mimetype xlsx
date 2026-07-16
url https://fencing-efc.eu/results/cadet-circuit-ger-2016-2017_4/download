--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1163,51 +1163,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -1423,51 +1423,51 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1657,91 +1657,91 @@
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
@@ -1797,88 +1797,88 @@
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>49</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
@@ -1894,51 +1894,51 @@
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>26</v>
       </c>
       <c r="F40" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -2008,71 +2008,71 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>86</v>
       </c>
       <c r="F49" t="s">
@@ -2168,51 +2168,51 @@
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>94</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>97</v>
       </c>
       <c r="F55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
@@ -2265,91 +2265,91 @@
       </c>
       <c r="C59" t="s">
         <v>104</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>107</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>43</v>
       </c>
       <c r="F61" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>110</v>
       </c>
       <c r="F63" t="s">
@@ -2502,51 +2502,51 @@
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>97</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
@@ -2719,51 +2719,51 @@
       </c>
       <c r="C82" t="s">
         <v>139</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>43</v>
       </c>
       <c r="F82" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>140</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
       <c r="F84" t="s">
@@ -2799,51 +2799,51 @@
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>43</v>
       </c>
       <c r="F87" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
@@ -2996,88 +2996,88 @@
       </c>
       <c r="C96" t="s">
         <v>160</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>43</v>
       </c>
       <c r="F96" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>83</v>
       </c>
     </row>
@@ -3090,51 +3090,51 @@
       </c>
       <c r="C101" t="s">
         <v>165</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>166</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>167</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>110</v>
       </c>
       <c r="F103" t="s">
@@ -3383,51 +3383,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>186</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>187</v>
       </c>
       <c r="D118">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>189</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>43</v>
       </c>
       <c r="F119" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3451,51 +3451,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>192</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>144</v>
       </c>
       <c r="F121" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>193</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3516,51 +3516,51 @@
         <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>196</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>197</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>198</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
@@ -3615,51 +3615,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>205</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>206</v>
       </c>
       <c r="D132">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>31</v>
       </c>
       <c r="F132" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>208</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>174</v>
       </c>
       <c r="F133" t="s">
         <v>175</v>
       </c>
     </row>
@@ -3700,51 +3700,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>212</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>214</v>
       </c>
       <c r="D137">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>215</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>23</v>
       </c>
       <c r="F138" t="s">
         <v>24</v>
       </c>
     </row>