--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -1303,51 +1303,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -1500,51 +1500,51 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
@@ -1717,51 +1717,51 @@
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -1934,91 +1934,91 @@
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
@@ -2188,91 +2188,91 @@
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>97</v>
       </c>
       <c r="F55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>104</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
@@ -2285,51 +2285,51 @@
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>107</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>43</v>
       </c>
       <c r="F61" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -2345,51 +2345,51 @@
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>110</v>
       </c>
       <c r="F63" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>94</v>
       </c>
       <c r="F64" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>94</v>
       </c>
       <c r="F65" t="s">
@@ -2462,51 +2462,51 @@
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
       <c r="F70" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
@@ -2779,51 +2779,51 @@
       </c>
       <c r="C85" t="s">
         <v>143</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>144</v>
       </c>
       <c r="F85" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>43</v>
       </c>
       <c r="F87" t="s">
@@ -3130,51 +3130,51 @@
       </c>
       <c r="C103" t="s">
         <v>167</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>110</v>
       </c>
       <c r="F103" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>168</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>169</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
@@ -3210,51 +3210,51 @@
       </c>
       <c r="C107" t="s">
         <v>171</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>43</v>
       </c>
       <c r="F107" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>173</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>174</v>
       </c>
       <c r="F108" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>176</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>31</v>
       </c>
       <c r="F109" t="s">