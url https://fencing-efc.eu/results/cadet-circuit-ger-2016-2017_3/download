--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2245,51 +2245,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
@@ -2345,51 +2345,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2402,51 +2402,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
@@ -2613,51 +2613,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
@@ -3001,51 +3001,51 @@
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>85</v>
       </c>
     </row>
@@ -3263,88 +3263,88 @@
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>39</v>
       </c>
       <c r="F61" t="s">
@@ -3574,51 +3574,51 @@
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>68</v>
       </c>
       <c r="F73" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>127</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
@@ -3631,51 +3631,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>129</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>130</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3725,88 +3725,88 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>135</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>71</v>
       </c>
       <c r="F82" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>137</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>138</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>140</v>
       </c>
     </row>
@@ -4036,51 +4036,51 @@
       </c>
       <c r="C97" t="s">
         <v>158</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>68</v>
       </c>
       <c r="F97" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>159</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>160</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
@@ -4190,51 +4190,51 @@
       </c>
       <c r="C105" t="s">
         <v>168</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>169</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>39</v>
       </c>
       <c r="F106" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>170</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>171</v>
       </c>
       <c r="F107" t="s">
@@ -4324,51 +4324,51 @@
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>180</v>
       </c>
       <c r="F112" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>182</v>
       </c>
       <c r="D113">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>183</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4875,51 +4875,51 @@
         <v>222</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>223</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>224</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>39</v>
       </c>
       <c r="F144" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>225</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>144</v>
       </c>
       <c r="F145" t="s">
         <v>226</v>
       </c>
     </row>
@@ -4994,51 +4994,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>233</v>
       </c>
       <c r="D150">
         <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>180</v>
       </c>
       <c r="F150" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>235</v>
       </c>
       <c r="D151">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>39</v>
       </c>
       <c r="F151" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>237</v>
       </c>
       <c r="D152">
         <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>23</v>
       </c>
       <c r="F152" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5093,51 +5093,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>242</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>47</v>
       </c>
       <c r="F156" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>244</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>245</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>246</v>
       </c>
       <c r="F158" t="s">
         <v>247</v>
       </c>
     </row>
@@ -5175,51 +5175,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>250</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>171</v>
       </c>
       <c r="F161" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>251</v>
       </c>
       <c r="D162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>252</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>196</v>
       </c>
       <c r="F163" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
@@ -5325,51 +5325,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>259</v>
       </c>
       <c r="D170">
         <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>260</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>261</v>
       </c>
       <c r="D172">
         <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>171</v>
       </c>
       <c r="F172" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
@@ -5455,51 +5455,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>269</v>
       </c>
       <c r="D178">
         <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>23</v>
       </c>
       <c r="F178" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>270</v>
       </c>
       <c r="D179">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>47</v>
       </c>
       <c r="F179" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>272</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>23</v>
       </c>
       <c r="F180" t="s">
         <v>88</v>
       </c>
     </row>
@@ -5673,85 +5673,85 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>286</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>246</v>
       </c>
       <c r="F191" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>288</v>
       </c>
       <c r="D192">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>289</v>
       </c>
       <c r="D193">
         <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>23</v>
       </c>
       <c r="F193" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>291</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>23</v>
       </c>
       <c r="F194" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>292</v>
       </c>
       <c r="D195">
         <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
@@ -5874,51 +5874,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>302</v>
       </c>
       <c r="D203">
         <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>303</v>
       </c>
       <c r="D204">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>304</v>
       </c>
       <c r="D205">
         <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>104</v>
       </c>
     </row>
@@ -6395,51 +6395,51 @@
       </c>
       <c r="C19" t="s">
         <v>332</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>333</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>334</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>335</v>
       </c>
     </row>
@@ -6506,85 +6506,85 @@
       </c>
       <c r="C25" t="s">
         <v>339</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>340</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>341</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>342</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>343</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>344</v>
       </c>
     </row>
@@ -7005,71 +7005,71 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>370</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>371</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>372</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>373</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
@@ -7159,51 +7159,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>379</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>380</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>381</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7287,51 +7287,51 @@
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>387</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>388</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>180</v>
       </c>
       <c r="F67" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>389</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>39</v>
       </c>
       <c r="F68" t="s">
@@ -7367,51 +7367,51 @@
       </c>
       <c r="C70" t="s">
         <v>391</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>392</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>393</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7572,51 +7572,51 @@
       </c>
       <c r="C81" t="s">
         <v>402</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>403</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>404</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>23</v>
       </c>
       <c r="F83" t="s">
@@ -7757,51 +7757,51 @@
       </c>
       <c r="C91" t="s">
         <v>413</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>144</v>
       </c>
       <c r="F91" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>415</v>
       </c>
       <c r="D92">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>416</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>171</v>
       </c>
       <c r="F93" t="s">
@@ -8085,68 +8085,68 @@
       </c>
       <c r="C108" t="s">
         <v>432</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>434</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>435</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>39</v>
       </c>
       <c r="F110" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>436</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
@@ -8162,51 +8162,51 @@
       </c>
       <c r="C112" t="s">
         <v>437</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>39</v>
       </c>
       <c r="F112" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>438</v>
       </c>
       <c r="D113">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>440</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>140</v>
       </c>
     </row>
@@ -8333,51 +8333,51 @@
       </c>
       <c r="C121" t="s">
         <v>447</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>23</v>
       </c>
       <c r="F121" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>448</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>171</v>
       </c>
       <c r="F122" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>449</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
@@ -8580,51 +8580,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>462</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>39</v>
       </c>
       <c r="F135" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>463</v>
       </c>
       <c r="D136">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>464</v>
       </c>
       <c r="D137">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>39</v>
       </c>
       <c r="F137" t="s">
         <v>149</v>
       </c>
     </row>
@@ -8767,51 +8767,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>474</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>23</v>
       </c>
       <c r="F146" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>476</v>
       </c>
       <c r="D147">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>477</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>468</v>
       </c>
     </row>
@@ -8852,102 +8852,102 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>480</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>482</v>
       </c>
       <c r="D152">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>246</v>
       </c>
       <c r="F152" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>483</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>23</v>
       </c>
       <c r="F153" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>484</v>
       </c>
       <c r="D154">
         <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>171</v>
       </c>
       <c r="F154" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>485</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>23</v>
       </c>
       <c r="F155" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>486</v>
       </c>
       <c r="D156">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
@@ -9081,51 +9081,51 @@
         <v>284</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>498</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>499</v>
       </c>
       <c r="D166">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>500</v>
       </c>
       <c r="D167">
         <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
@@ -9409,51 +9409,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>522</v>
       </c>
       <c r="D185">
         <v>25</v>
       </c>
       <c r="E185" t="s">
         <v>490</v>
       </c>
       <c r="F185" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>523</v>
       </c>
       <c r="D186">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>39</v>
       </c>
       <c r="F186" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>524</v>
       </c>
       <c r="D187">
         <v>24</v>
       </c>
       <c r="E187" t="s">
         <v>144</v>
       </c>
       <c r="F187" t="s">
         <v>226</v>
       </c>
     </row>
@@ -9477,51 +9477,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>527</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>23</v>
       </c>
       <c r="F189" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>528</v>
       </c>
       <c r="D190">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>529</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>140</v>
       </c>
     </row>
@@ -9545,51 +9545,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>531</v>
       </c>
       <c r="D193">
         <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>532</v>
       </c>
       <c r="D194">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>246</v>
       </c>
       <c r="F194" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>533</v>
       </c>
       <c r="D195">
         <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>490</v>
       </c>
       <c r="F195" t="s">
         <v>534</v>
       </c>
     </row>