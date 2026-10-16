--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1471,51 +1471,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1551,111 +1551,111 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
@@ -1771,51 +1771,51 @@
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
@@ -1931,51 +1931,51 @@
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
@@ -1988,51 +1988,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
@@ -2128,51 +2128,51 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>74</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>77</v>
       </c>
       <c r="F36" t="s">
@@ -2208,71 +2208,71 @@
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>69</v>
       </c>
       <c r="F41" t="s">
@@ -2288,111 +2288,111 @@
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>62</v>
       </c>
       <c r="F42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>94</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
       <c r="F46" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>97</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>98</v>
       </c>
     </row>
@@ -2405,51 +2405,51 @@
       </c>
       <c r="C48" t="s">
         <v>99</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>74</v>
       </c>
       <c r="F48" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>101</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>32</v>
       </c>
       <c r="F49" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>103</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
@@ -2645,51 +2645,51 @@
       </c>
       <c r="C60" t="s">
         <v>118</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>119</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>120</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -2782,51 +2782,51 @@
       </c>
       <c r="C67" t="s">
         <v>129</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>131</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>77</v>
       </c>
       <c r="F68" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>77</v>
       </c>
       <c r="F69" t="s">
@@ -2839,148 +2839,148 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>135</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>74</v>
       </c>
       <c r="F71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
       <c r="F72" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>139</v>
       </c>
       <c r="F73" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>141</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>142</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>144</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2993,51 +2993,51 @@
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>39</v>
       </c>
       <c r="F78" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>148</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
@@ -3413,91 +3413,91 @@
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>74</v>
       </c>
       <c r="F99" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>77</v>
       </c>
       <c r="F100" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>186</v>
       </c>
       <c r="D102">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>62</v>
       </c>
       <c r="F102" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>188</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
@@ -3550,51 +3550,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>194</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>195</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" t="s">
@@ -3610,51 +3610,51 @@
       </c>
       <c r="C109" t="s">
         <v>198</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>199</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>77</v>
       </c>
       <c r="F110" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>200</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
@@ -3867,51 +3867,51 @@
       </c>
       <c r="C122" t="s">
         <v>214</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>39</v>
       </c>
       <c r="F122" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>215</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>77</v>
       </c>
       <c r="F123" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>217</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" t="s">
@@ -4103,85 +4103,85 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>235</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>237</v>
       </c>
       <c r="D136">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>238</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>240</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>241</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>24</v>
       </c>
       <c r="F139" t="s">
         <v>242</v>
       </c>
     </row>
@@ -4239,51 +4239,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>250</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>251</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>139</v>
       </c>
       <c r="F144" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>253</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
@@ -4321,51 +4321,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>257</v>
       </c>
       <c r="D148">
         <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>258</v>
       </c>
       <c r="D149">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>139</v>
       </c>
       <c r="F149" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>260</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>130</v>
       </c>
     </row>
@@ -4729,51 +4729,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>291</v>
       </c>
       <c r="D172">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>293</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>16</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>294</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>69</v>
       </c>
       <c r="F174" t="s">
         <v>229</v>
       </c>
     </row>
@@ -4862,51 +4862,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>303</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>10</v>
       </c>
       <c r="F180" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>304</v>
       </c>
       <c r="D181">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E181" t="s">
         <v>39</v>
       </c>
       <c r="F181" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>306</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>174</v>
       </c>
       <c r="F182" t="s">
         <v>307</v>
       </c>
     </row>
@@ -4995,51 +4995,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>314</v>
       </c>
       <c r="D188">
         <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>315</v>
       </c>
       <c r="D189">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>32</v>
       </c>
       <c r="F189" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>316</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>10</v>
       </c>
       <c r="F190" t="s">
         <v>177</v>
       </c>
     </row>
@@ -5097,119 +5097,119 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>321</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>323</v>
       </c>
       <c r="D195">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>324</v>
       </c>
       <c r="D196">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>10</v>
       </c>
       <c r="F196" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>325</v>
       </c>
       <c r="D197">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>10</v>
       </c>
       <c r="F197" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>327</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>10</v>
       </c>
       <c r="F198" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>328</v>
       </c>
       <c r="D199">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
       <c r="F199" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>329</v>
       </c>
       <c r="D200">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>10</v>
       </c>
       <c r="F200" t="s">
         <v>326</v>
       </c>
     </row>