--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1355,51 +1355,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>33.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
@@ -1535,51 +1535,51 @@
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
@@ -1695,51 +1695,51 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
@@ -1792,51 +1792,51 @@
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
@@ -1989,51 +1989,51 @@
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
@@ -2109,68 +2109,68 @@
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
@@ -2263,51 +2263,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>95</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>96</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>23</v>
       </c>
       <c r="F59" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>97</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>98</v>
       </c>
       <c r="F60" t="s">
@@ -2377,51 +2377,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
@@ -2714,51 +2714,51 @@
       </c>
       <c r="C81" t="s">
         <v>133</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>134</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -2774,51 +2774,51 @@
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>138</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -2834,51 +2834,51 @@
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>23</v>
       </c>
       <c r="F87" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>143</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>144</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
@@ -2891,51 +2891,51 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>148</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>23</v>
       </c>
       <c r="F91" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
@@ -2951,51 +2951,51 @@
       </c>
       <c r="C93" t="s">
         <v>152</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>119</v>
       </c>
       <c r="F94" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
@@ -3031,51 +3031,51 @@
       </c>
       <c r="C97" t="s">
         <v>157</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>159</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>161</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
@@ -3285,51 +3285,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>177</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>179</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>98</v>
       </c>
       <c r="F111" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>180</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
@@ -3422,51 +3422,51 @@
       </c>
       <c r="C117" t="s">
         <v>186</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>188</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>189</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
@@ -3825,51 +3825,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>217</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>119</v>
       </c>
       <c r="F140" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>218</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>219</v>
       </c>
       <c r="D142">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>220</v>
       </c>
       <c r="F142" t="s">
         <v>221</v>
       </c>
     </row>
@@ -3944,51 +3944,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>227</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>229</v>
       </c>
       <c r="D148">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>230</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
         <v>187</v>
       </c>
     </row>