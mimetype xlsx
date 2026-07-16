--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1175,71 +1175,71 @@
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -1315,51 +1315,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
@@ -1475,51 +1475,51 @@
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
@@ -1555,111 +1555,111 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>18.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>18.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
@@ -1675,51 +1675,51 @@
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
@@ -1872,91 +1872,91 @@
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2069,51 +2069,51 @@
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
@@ -2360,51 +2360,51 @@
       </c>
       <c r="C63" t="s">
         <v>103</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>107</v>
       </c>
     </row>
@@ -2734,51 +2734,51 @@
       </c>
       <c r="C82" t="s">
         <v>134</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
@@ -2814,51 +2814,51 @@
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>23</v>
       </c>
       <c r="F87" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>143</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
@@ -2971,91 +2971,91 @@
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>119</v>
       </c>
       <c r="F94" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>156</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>98</v>
       </c>
       <c r="F96" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>157</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>159</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
@@ -3248,51 +3248,51 @@
       </c>
       <c r="C108" t="s">
         <v>173</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>174</v>
       </c>
       <c r="F108" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>176</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>177</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>178</v>
       </c>
     </row>
@@ -3439,51 +3439,51 @@
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>188</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>189</v>
       </c>
       <c r="D119">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>190</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>107</v>
       </c>
     </row>
@@ -3496,108 +3496,108 @@
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>193</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>195</v>
       </c>
       <c r="D124">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>197</v>
       </c>
       <c r="D125">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>198</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>53</v>
       </c>
     </row>
@@ -3893,51 +3893,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>223</v>
       </c>
       <c r="D144">
         <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>224</v>
       </c>
       <c r="D145">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>220</v>
       </c>
       <c r="F145" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>225</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
         <v>226</v>
       </c>
     </row>
@@ -3978,221 +3978,221 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>230</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>231</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>232</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>185</v>
       </c>
       <c r="F151" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>234</v>
       </c>
       <c r="D152">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>236</v>
       </c>
       <c r="D153">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>237</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>239</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>119</v>
       </c>
       <c r="F155" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>240</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>241</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>242</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>243</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>244</v>
       </c>
       <c r="D160">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>185</v>
       </c>
       <c r="F160" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>245</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>109</v>
       </c>
     </row>