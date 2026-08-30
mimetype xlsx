--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -1215,51 +1215,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -1275,51 +1275,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
@@ -1335,91 +1335,91 @@
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>33.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>33.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
@@ -1435,51 +1435,51 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
@@ -1655,51 +1655,51 @@
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>18.0</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
@@ -1892,51 +1892,51 @@
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>76</v>
       </c>
     </row>
@@ -2029,51 +2029,51 @@
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
@@ -2146,51 +2146,51 @@
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
@@ -2283,91 +2283,91 @@
       </c>
       <c r="C59" t="s">
         <v>96</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>23</v>
       </c>
       <c r="F59" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>97</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>98</v>
       </c>
       <c r="F60" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>100</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>23</v>
       </c>
       <c r="F61" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>103</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>104</v>
       </c>
     </row>
@@ -2494,71 +2494,71 @@
       </c>
       <c r="C70" t="s">
         <v>115</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>118</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>119</v>
       </c>
       <c r="F72" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>121</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
@@ -2614,51 +2614,51 @@
       </c>
       <c r="C76" t="s">
         <v>125</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>127</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>119</v>
       </c>
       <c r="F78" t="s">
@@ -2794,51 +2794,51 @@
       </c>
       <c r="C85" t="s">
         <v>138</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>23</v>
       </c>
       <c r="F87" t="s">
@@ -2931,51 +2931,51 @@
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>152</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>119</v>
       </c>
       <c r="F94" t="s">
@@ -3111,51 +3111,51 @@
       </c>
       <c r="C101" t="s">
         <v>163</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>164</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>166</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
@@ -3191,51 +3191,51 @@
       </c>
       <c r="C105" t="s">
         <v>169</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>23</v>
       </c>
       <c r="F105" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>171</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>172</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>55</v>
       </c>
     </row>
@@ -3345,51 +3345,51 @@
       </c>
       <c r="C113" t="s">
         <v>181</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>182</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>183</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
@@ -3402,51 +3402,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>184</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>186</v>
       </c>
       <c r="D117">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>188</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3570,51 +3570,51 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>197</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>198</v>
       </c>
       <c r="D126">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>199</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>200</v>
       </c>
       <c r="F127" t="s">
         <v>201</v>
       </c>
     </row>
@@ -3638,51 +3638,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>204</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>185</v>
       </c>
       <c r="F129" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="C130" t="s">
         <v>206</v>
       </c>
       <c r="D130">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>208</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3723,102 +3723,102 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>211</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>212</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>213</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>214</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>215</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>216</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>145</v>
       </c>
     </row>
@@ -3995,51 +3995,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>231</v>
       </c>
       <c r="D150">
         <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>232</v>
       </c>
       <c r="D151">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>185</v>
       </c>
       <c r="F151" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>234</v>
       </c>
       <c r="D152">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4165,51 +4165,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>244</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>185</v>
       </c>
       <c r="F160" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>245</v>
       </c>
       <c r="D161">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>246</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
         <v>13</v>
       </c>
     </row>