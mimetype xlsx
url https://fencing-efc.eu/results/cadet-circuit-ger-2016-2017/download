--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1462,51 +1462,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
@@ -1622,51 +1622,51 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1842,91 +1842,91 @@
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -2082,91 +2082,91 @@
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" t="s">
@@ -2262,51 +2262,51 @@
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>88</v>
       </c>
       <c r="F46" t="s">
@@ -2482,51 +2482,51 @@
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>103</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>108</v>
       </c>
       <c r="F57" t="s">
@@ -2682,51 +2682,51 @@
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>36</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
@@ -2879,51 +2879,51 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>140</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
@@ -3204,51 +3204,51 @@
       </c>
       <c r="C92" t="s">
         <v>165</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>36</v>
       </c>
       <c r="F92" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>168</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
@@ -3372,51 +3372,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>177</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>181</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>71</v>
       </c>
       <c r="F103" t="s">
@@ -3649,51 +3649,51 @@
       </c>
       <c r="C115" t="s">
         <v>198</v>
       </c>
       <c r="D115">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>71</v>
       </c>
       <c r="F115" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>199</v>
       </c>
       <c r="D116">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>127</v>
       </c>
       <c r="F116" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
@@ -3766,51 +3766,51 @@
       </c>
       <c r="C121" t="s">
         <v>208</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>210</v>
       </c>
       <c r="D122">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>36</v>
       </c>
       <c r="F122" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>212</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>36</v>
       </c>
       <c r="F123" t="s">
@@ -3883,51 +3883,51 @@
       </c>
       <c r="C127" t="s">
         <v>217</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>218</v>
       </c>
       <c r="D128">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>71</v>
       </c>
       <c r="F128" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>219</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129" t="s">
@@ -4022,51 +4022,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>229</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>231</v>
       </c>
       <c r="D136">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>233</v>
       </c>
       <c r="D137">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>19</v>
       </c>
       <c r="F137" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4158,51 +4158,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>240</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>88</v>
       </c>
       <c r="F143" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>241</v>
       </c>
       <c r="D144">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>242</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>124</v>
       </c>
     </row>
@@ -4223,82 +4223,82 @@
         <v>244</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>245</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>246</v>
       </c>
       <c r="D148">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>247</v>
       </c>
       <c r="D149">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>249</v>
       </c>
       <c r="D150">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>250</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>108</v>
       </c>
       <c r="F151" t="s">
         <v>109</v>
       </c>
     </row>
@@ -4616,51 +4616,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>276</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>227</v>
       </c>
       <c r="F171" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>278</v>
       </c>
       <c r="D172">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>279</v>
       </c>
       <c r="D173">
         <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
       <c r="F173" t="s">
         <v>50</v>
       </c>
     </row>
@@ -4924,85 +4924,85 @@
         <v>301</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>302</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>303</v>
       </c>
       <c r="D191">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>71</v>
       </c>
       <c r="F191" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>305</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>108</v>
       </c>
       <c r="F192" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>306</v>
       </c>
       <c r="D193">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>307</v>
       </c>
       <c r="F193" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>309</v>
       </c>
       <c r="D194">
         <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>108</v>
       </c>
       <c r="F194" t="s">
         <v>310</v>
       </c>
     </row>