--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1562,51 +1562,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
@@ -1962,51 +1962,51 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>59</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -2222,51 +2222,51 @@
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>59</v>
       </c>
       <c r="F43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
@@ -2522,51 +2522,51 @@
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>108</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
@@ -2662,51 +2662,51 @@
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>36</v>
       </c>
       <c r="F64" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>36</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
@@ -2862,108 +2862,108 @@
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>140</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>88</v>
       </c>
       <c r="F78" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>36</v>
       </c>
       <c r="F79" t="s">
@@ -2993,71 +2993,71 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>149</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>151</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
@@ -3244,88 +3244,88 @@
       </c>
       <c r="C94" t="s">
         <v>168</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>171</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>172</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>173</v>
       </c>
     </row>
@@ -3355,51 +3355,51 @@
       </c>
       <c r="C100" t="s">
         <v>175</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>108</v>
       </c>
       <c r="F100" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>177</v>
       </c>
       <c r="D101">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>180</v>
       </c>
     </row>
@@ -3412,91 +3412,91 @@
       </c>
       <c r="C103" t="s">
         <v>181</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>71</v>
       </c>
       <c r="F103" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>182</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>183</v>
       </c>
       <c r="F104" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>185</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>186</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>188</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
@@ -3609,51 +3609,51 @@
       </c>
       <c r="C113" t="s">
         <v>196</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>56</v>
       </c>
       <c r="F114" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>198</v>
       </c>
       <c r="D115">
         <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>71</v>
       </c>
       <c r="F115" t="s">
@@ -3746,51 +3746,51 @@
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>108</v>
       </c>
       <c r="F120" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>208</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>210</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>36</v>
       </c>
       <c r="F122" t="s">
@@ -3937,51 +3937,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>220</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>36</v>
       </c>
       <c r="F130" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>222</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>223</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>224</v>
       </c>
     </row>
@@ -4005,51 +4005,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>226</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>227</v>
       </c>
       <c r="F134" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>229</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>231</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4107,51 +4107,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>237</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>108</v>
       </c>
       <c r="F140" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>238</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>108</v>
       </c>
       <c r="F141" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>239</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>108</v>
       </c>
       <c r="F142" t="s">
         <v>109</v>
       </c>
     </row>
@@ -4192,51 +4192,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>242</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>243</v>
       </c>
       <c r="D146">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>19</v>
       </c>
       <c r="F146" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>245</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
@@ -4356,51 +4356,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>255</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>100</v>
       </c>
       <c r="F155" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>257</v>
       </c>
       <c r="D156">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>258</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>71</v>
       </c>
       <c r="F157" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
@@ -4438,51 +4438,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>262</v>
       </c>
       <c r="D160">
         <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>88</v>
       </c>
       <c r="F160" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>264</v>
       </c>
       <c r="D161">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>148</v>
       </c>
       <c r="F161" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>266</v>
       </c>
       <c r="D162">
         <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4506,51 +4506,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>268</v>
       </c>
       <c r="D164">
         <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>269</v>
       </c>
       <c r="D165">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>108</v>
       </c>
       <c r="F165" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>270</v>
       </c>
       <c r="D166">
         <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
@@ -4568,51 +4568,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>272</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>88</v>
       </c>
       <c r="F168" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>274</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>275</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>10</v>
       </c>
       <c r="F170" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
@@ -4698,51 +4698,51 @@
         <v>283</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>284</v>
       </c>
       <c r="D176">
         <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>285</v>
       </c>
       <c r="D177">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>286</v>
       </c>
       <c r="D178">
         <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>287</v>
@@ -4777,85 +4777,85 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>291</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>292</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
       <c r="F182" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>293</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>36</v>
       </c>
       <c r="F183" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>294</v>
       </c>
       <c r="D184">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>10</v>
       </c>
       <c r="F184" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>296</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>88</v>
       </c>
       <c r="F185" t="s">
         <v>144</v>
       </c>
     </row>
@@ -4893,51 +4893,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>299</v>
       </c>
       <c r="D188">
         <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>88</v>
       </c>
       <c r="F188" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>300</v>
       </c>
       <c r="D189">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>108</v>
       </c>
       <c r="F189" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>302</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
@@ -4975,51 +4975,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>306</v>
       </c>
       <c r="D193">
         <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>307</v>
       </c>
       <c r="F193" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>309</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>108</v>
       </c>
       <c r="F194" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>311</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>36</v>
       </c>
       <c r="F195" t="s">
         <v>37</v>
       </c>
     </row>