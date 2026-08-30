--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -1482,51 +1482,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
@@ -1642,91 +1642,91 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -2022,91 +2022,91 @@
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -2502,151 +2502,151 @@
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>108</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>108</v>
       </c>
       <c r="F60" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>71</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -2939,51 +2939,51 @@
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>88</v>
       </c>
       <c r="F78" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>36</v>
       </c>
       <c r="F79" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>147</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>148</v>
       </c>
     </row>
@@ -3087,51 +3087,51 @@
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>156</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
@@ -3335,51 +3335,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>175</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>108</v>
       </c>
       <c r="F100" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>177</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>178</v>
       </c>
     </row>
@@ -3392,91 +3392,91 @@
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>181</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>71</v>
       </c>
       <c r="F103" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>182</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>183</v>
       </c>
       <c r="F104" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>185</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>186</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
@@ -3629,51 +3629,51 @@
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>56</v>
       </c>
       <c r="F114" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>198</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>71</v>
       </c>
       <c r="F115" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>199</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>127</v>
       </c>
       <c r="F116" t="s">
@@ -3806,51 +3806,51 @@
       </c>
       <c r="C123" t="s">
         <v>212</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>36</v>
       </c>
       <c r="F123" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>213</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>214</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>215</v>
       </c>
     </row>
@@ -4090,51 +4090,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>236</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>237</v>
       </c>
       <c r="D140">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>108</v>
       </c>
       <c r="F140" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>238</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>108</v>
       </c>
       <c r="F141" t="s">
         <v>113</v>
       </c>
     </row>
@@ -4209,51 +4209,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>243</v>
       </c>
       <c r="D146">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>19</v>
       </c>
       <c r="F146" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>245</v>
       </c>
       <c r="D147">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>246</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>247</v>
@@ -4322,68 +4322,68 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>252</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>10</v>
       </c>
       <c r="F153" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>254</v>
       </c>
       <c r="D154">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>255</v>
       </c>
       <c r="D155">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>100</v>
       </c>
       <c r="F155" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>257</v>
       </c>
       <c r="D156">
         <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
@@ -4404,68 +4404,68 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>260</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>261</v>
       </c>
       <c r="D159">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>262</v>
       </c>
       <c r="D160">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>88</v>
       </c>
       <c r="F160" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>264</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>148</v>
       </c>
       <c r="F161" t="s">
         <v>265</v>
       </c>
     </row>
@@ -4667,51 +4667,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>280</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>10</v>
       </c>
       <c r="F174" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>282</v>
       </c>
       <c r="D175">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E175" t="s">
         <v>108</v>
       </c>
       <c r="F175" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>284</v>
       </c>
       <c r="D176">
         <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
@@ -4845,82 +4845,82 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>296</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>88</v>
       </c>
       <c r="F185" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>297</v>
       </c>
       <c r="D186">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>298</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>10</v>
       </c>
       <c r="F187" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>299</v>
       </c>
       <c r="D188">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>88</v>
       </c>
       <c r="F188" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>300</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>108</v>
       </c>
       <c r="F189" t="s">
         <v>301</v>
       </c>
     </row>