--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2385,51 +2385,51 @@
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -2736,91 +2736,91 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>60</v>
       </c>
       <c r="F32" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
@@ -2933,51 +2933,51 @@
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -3050,51 +3050,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3620,51 +3620,51 @@
       </c>
       <c r="C75" t="s">
         <v>121</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>122</v>
       </c>
       <c r="F75" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>125</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
@@ -3925,71 +3925,71 @@
       </c>
       <c r="C91" t="s">
         <v>147</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>148</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>149</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
@@ -4162,88 +4162,88 @@
       </c>
       <c r="C103" t="s">
         <v>161</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>113</v>
       </c>
       <c r="F103" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>163</v>
       </c>
       <c r="D104">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>164</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>165</v>
       </c>
       <c r="D106">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>166</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4296,51 +4296,51 @@
       </c>
       <c r="C110" t="s">
         <v>171</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>172</v>
       </c>
       <c r="D111">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>113</v>
       </c>
       <c r="F111" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>173</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
@@ -4581,51 +4581,51 @@
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>190</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>191</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>109</v>
       </c>
       <c r="F126" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>193</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>194</v>
       </c>
       <c r="F127" t="s">
@@ -4638,51 +4638,51 @@
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>195</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>196</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>197</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
         <v>44</v>
       </c>
     </row>
@@ -5181,51 +5181,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>240</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>71</v>
       </c>
       <c r="F161" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>242</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>243</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>51</v>
       </c>
       <c r="F163" t="s">
         <v>170</v>
       </c>
     </row>
@@ -5348,51 +5348,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>252</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>71</v>
       </c>
       <c r="F171" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>253</v>
       </c>
       <c r="D172">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>20</v>
       </c>
       <c r="F172" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>254</v>
       </c>
       <c r="D173">
         <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>194</v>
       </c>
       <c r="F173" t="s">
         <v>192</v>
       </c>
     </row>
@@ -5580,51 +5580,51 @@
         <v>123</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>268</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>269</v>
       </c>
       <c r="D186">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>122</v>
       </c>
       <c r="F186" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>270</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>71</v>
       </c>
       <c r="F187" t="s">
         <v>271</v>
       </c>
     </row>
@@ -5682,51 +5682,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>275</v>
       </c>
       <c r="D191">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>122</v>
       </c>
       <c r="F191" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>277</v>
       </c>
       <c r="D192">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>71</v>
       </c>
       <c r="F192" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>278</v>
       </c>
       <c r="D193">
         <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>71</v>
       </c>
       <c r="F193" t="s">
         <v>139</v>
       </c>
     </row>
@@ -5888,153 +5888,153 @@
         <v>142</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>290</v>
       </c>
       <c r="D204">
         <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>291</v>
       </c>
       <c r="D205">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>113</v>
       </c>
       <c r="F205" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>293</v>
       </c>
       <c r="D206">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>20</v>
       </c>
       <c r="F206" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>295</v>
       </c>
       <c r="D207">
         <v>26</v>
       </c>
       <c r="E207" t="s">
         <v>20</v>
       </c>
       <c r="F207" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>296</v>
       </c>
       <c r="D208">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>20</v>
       </c>
       <c r="F208" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>297</v>
       </c>
       <c r="D209">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>122</v>
       </c>
       <c r="F209" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>299</v>
       </c>
       <c r="D210">
         <v>25</v>
       </c>
       <c r="E210" t="s">
         <v>71</v>
       </c>
       <c r="F210" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>300</v>
       </c>
       <c r="D211">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>41</v>
       </c>
       <c r="F211" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>301</v>
       </c>
       <c r="D212">
         <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
@@ -6285,51 +6285,51 @@
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>315</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>316</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>317</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
@@ -6439,51 +6439,51 @@
       </c>
       <c r="C12" t="s">
         <v>323</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>324</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>325</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -6724,51 +6724,51 @@
       </c>
       <c r="C27" t="s">
         <v>340</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>341</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>342</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
@@ -6898,51 +6898,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>351</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>352</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>353</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
@@ -7063,51 +7063,51 @@
       </c>
       <c r="C45" t="s">
         <v>360</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>122</v>
       </c>
       <c r="F45" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>361</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>362</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
@@ -7505,148 +7505,148 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>387</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>388</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>389</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>390</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>391</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>392</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>393</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>394</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
@@ -7733,51 +7733,51 @@
       </c>
       <c r="C80" t="s">
         <v>400</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>35</v>
       </c>
       <c r="F80" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>401</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>402</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>21</v>
       </c>
     </row>
@@ -7864,51 +7864,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>407</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>409</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>410</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>51</v>
       </c>
       <c r="F89" t="s">
         <v>52</v>
       </c>
     </row>
@@ -8078,51 +8078,51 @@
       </c>
       <c r="C98" t="s">
         <v>421</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>71</v>
       </c>
       <c r="F98" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>422</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>423</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
@@ -8309,51 +8309,51 @@
       </c>
       <c r="C110" t="s">
         <v>434</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>51</v>
       </c>
       <c r="F110" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>435</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>437</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>51</v>
       </c>
       <c r="F112" t="s">
@@ -8878,51 +8878,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>474</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>71</v>
       </c>
       <c r="F141" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>475</v>
       </c>
       <c r="D142">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>477</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
@@ -9189,51 +9189,51 @@
         <v>114</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>497</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>498</v>
       </c>
       <c r="D161">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>32</v>
       </c>
       <c r="F161" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>499</v>
       </c>
       <c r="D162">
         <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
@@ -9288,82 +9288,82 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>504</v>
       </c>
       <c r="D166">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>227</v>
       </c>
       <c r="F166" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>505</v>
       </c>
       <c r="D167">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>506</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>507</v>
       </c>
       <c r="D169">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>508</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
@@ -9542,133 +9542,133 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>520</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>20</v>
       </c>
       <c r="F182" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>521</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>227</v>
       </c>
       <c r="F183" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>522</v>
       </c>
       <c r="D184">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>20</v>
       </c>
       <c r="F184" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>523</v>
       </c>
       <c r="D185">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>524</v>
       </c>
       <c r="D186">
         <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>20</v>
       </c>
       <c r="F186" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>525</v>
       </c>
       <c r="D187">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>526</v>
       </c>
       <c r="D188">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>527</v>
       </c>
       <c r="D189">
         <v>27</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
@@ -9720,51 +9720,51 @@
         <v>531</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>532</v>
       </c>
       <c r="D193">
         <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>533</v>
       </c>
       <c r="D194">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>257</v>
       </c>
       <c r="F194" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>534</v>
       </c>
       <c r="D195">
         <v>27</v>
       </c>
       <c r="E195" t="s">
         <v>71</v>
       </c>
       <c r="F195" t="s">
         <v>168</v>
       </c>
     </row>
@@ -9805,68 +9805,68 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>537</v>
       </c>
       <c r="D198">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>71</v>
       </c>
       <c r="F198" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>538</v>
       </c>
       <c r="D199">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>71</v>
       </c>
       <c r="F199" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>539</v>
       </c>
       <c r="D200">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>540</v>
       </c>
       <c r="D201">
         <v>26</v>
       </c>
       <c r="E201" t="s">
         <v>20</v>
       </c>
       <c r="F201" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
@@ -10082,113 +10082,113 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>556</v>
       </c>
       <c r="D215">
         <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>113</v>
       </c>
       <c r="F215" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>557</v>
       </c>
       <c r="D216">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>558</v>
       </c>
       <c r="D217">
         <v>26</v>
       </c>
       <c r="E217" t="s">
         <v>20</v>
       </c>
       <c r="F217" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>559</v>
       </c>
       <c r="D218">
         <v>25</v>
       </c>
       <c r="E218" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>560</v>
       </c>
       <c r="D219">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>20</v>
       </c>
       <c r="F219" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>561</v>
       </c>
       <c r="D220">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E220" t="s">
         <v>113</v>
       </c>
       <c r="F220" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>562</v>
       </c>
       <c r="D221">
         <v>27</v>
       </c>
       <c r="E221" t="s">
         <v>227</v>
       </c>
       <c r="F221" t="s">
         <v>414</v>
       </c>
     </row>