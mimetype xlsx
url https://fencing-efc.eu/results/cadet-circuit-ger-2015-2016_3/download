--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1400,51 +1400,51 @@
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1511,91 +1511,91 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1648,51 +1648,51 @@
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1725,51 +1725,51 @@
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
@@ -2201,51 +2201,51 @@
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>41</v>
       </c>
       <c r="F45" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>41</v>
       </c>
       <c r="F46" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47" t="s">
@@ -2281,51 +2281,51 @@
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>87</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>41</v>
       </c>
       <c r="F50" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>90</v>
       </c>
       <c r="F51" t="s">
@@ -2381,71 +2381,71 @@
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
@@ -2558,51 +2558,51 @@
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>114</v>
       </c>
       <c r="F63" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>41</v>
       </c>
       <c r="F65" t="s">
@@ -2698,51 +2698,51 @@
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>41</v>
       </c>
       <c r="F70" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>130</v>
       </c>
       <c r="F72" t="s">
         <v>131</v>
       </c>
     </row>
@@ -2775,51 +2775,51 @@
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>130</v>
       </c>
       <c r="F74" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>136</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
@@ -2829,51 +2829,51 @@
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>141</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>142</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
@@ -3143,51 +3143,51 @@
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>27</v>
       </c>
       <c r="F93" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>57</v>
       </c>
       <c r="F94" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>27</v>
       </c>
       <c r="F95" t="s">
@@ -3320,51 +3320,51 @@
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>180</v>
       </c>
       <c r="F102" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>182</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>130</v>
       </c>
       <c r="F103" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>183</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
@@ -3591,51 +3591,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>197</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>57</v>
       </c>
       <c r="F117" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>201</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>41</v>
       </c>
       <c r="F118" t="s">
@@ -3671,51 +3671,51 @@
       </c>
       <c r="C120" t="s">
         <v>204</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>41</v>
       </c>
       <c r="F120" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>205</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>41</v>
       </c>
       <c r="F121" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>206</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>57</v>
       </c>
       <c r="F122" t="s">
@@ -3995,187 +3995,187 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>229</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>230</v>
       </c>
       <c r="D139">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>41</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>231</v>
       </c>
       <c r="D140">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>27</v>
       </c>
       <c r="F140" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>232</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>95</v>
       </c>
       <c r="F141" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>234</v>
       </c>
       <c r="D142">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
       <c r="F142" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>236</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>27</v>
       </c>
       <c r="F143" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>238</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>27</v>
       </c>
       <c r="F144" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>27</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>241</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="F146" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="F147" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>244</v>
       </c>
       <c r="D148">
         <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>114</v>
       </c>
       <c r="F148" t="s">
         <v>245</v>
       </c>
     </row>
@@ -4267,51 +4267,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>252</v>
       </c>
       <c r="D154">
         <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="F155" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>255</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
       <c r="F156" t="s">
         <v>144</v>
       </c>
     </row>
@@ -4570,51 +4570,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>27</v>
       </c>
       <c r="F172" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>278</v>
       </c>
       <c r="D173">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>27</v>
       </c>
       <c r="F173" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>279</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>27</v>
       </c>
       <c r="F174" t="s">
         <v>280</v>
       </c>
     </row>
@@ -4949,51 +4949,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>304</v>
       </c>
       <c r="D195">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>41</v>
       </c>
       <c r="F195" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>305</v>
       </c>
       <c r="D196">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>130</v>
       </c>
       <c r="F196" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>306</v>
       </c>
       <c r="D197">
         <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>27</v>
       </c>
       <c r="F197" t="s">
         <v>307</v>
       </c>
     </row>