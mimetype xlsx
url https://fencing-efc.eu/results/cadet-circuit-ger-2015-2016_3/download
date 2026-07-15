--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1437,91 +1437,91 @@
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -1742,51 +1742,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1850,71 +1850,71 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
@@ -1950,51 +1950,51 @@
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
       <c r="F33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2104,51 +2104,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2421,51 +2421,51 @@
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>57</v>
       </c>
       <c r="F58" t="s">
@@ -2638,51 +2638,51 @@
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>49</v>
       </c>
       <c r="F67" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>122</v>
       </c>
       <c r="F68" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -2755,142 +2755,142 @@
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>130</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>130</v>
       </c>
       <c r="F74" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>136</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>141</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>142</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>143</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80" t="s">
         <v>144</v>
       </c>
     </row>
@@ -2943,51 +2943,51 @@
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>41</v>
       </c>
       <c r="F83" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>122</v>
       </c>
       <c r="F84" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>41</v>
       </c>
       <c r="F85" t="s">
@@ -3203,51 +3203,51 @@
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>122</v>
       </c>
       <c r="F96" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>122</v>
       </c>
       <c r="F97" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>130</v>
       </c>
       <c r="F98" t="s">
@@ -3260,51 +3260,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>175</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>27</v>
       </c>
       <c r="F100" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>177</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101" t="s">
@@ -3611,51 +3611,51 @@
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>57</v>
       </c>
       <c r="F117" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>201</v>
       </c>
       <c r="D118">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>41</v>
       </c>
       <c r="F118" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>202</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>95</v>
       </c>
       <c r="F119" t="s">
@@ -3731,51 +3731,51 @@
       </c>
       <c r="C123" t="s">
         <v>207</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>209</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>163</v>
       </c>
       <c r="F124" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>211</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>57</v>
       </c>
       <c r="F125" t="s">
@@ -3808,88 +3808,88 @@
       </c>
       <c r="C127" t="s">
         <v>213</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>27</v>
       </c>
       <c r="F127" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>214</v>
       </c>
       <c r="D128">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="F128" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>215</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>41</v>
       </c>
       <c r="F129" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>217</v>
       </c>
       <c r="D131">
         <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>95</v>
       </c>
       <c r="F131" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
@@ -3944,51 +3944,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>222</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>223</v>
       </c>
       <c r="F135" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>225</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>109</v>
       </c>
       <c r="F136" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>227</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>69</v>
       </c>
       <c r="F137" t="s">
         <v>228</v>
       </c>
     </row>
@@ -4080,51 +4080,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>236</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>27</v>
       </c>
       <c r="F143" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>238</v>
       </c>
       <c r="D144">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>27</v>
       </c>
       <c r="F144" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>27</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4250,51 +4250,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>251</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>252</v>
       </c>
       <c r="D154">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="F155" t="s">
         <v>194</v>
       </c>
     </row>
@@ -4349,51 +4349,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>258</v>
       </c>
       <c r="D159">
         <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>27</v>
       </c>
       <c r="F159" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>260</v>
       </c>
       <c r="D160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>223</v>
       </c>
       <c r="F160" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>261</v>
       </c>
       <c r="D161">
         <v>27</v>
       </c>
       <c r="E161" t="s">
         <v>27</v>
       </c>
       <c r="F161" t="s">
         <v>160</v>
       </c>
     </row>
@@ -4519,218 +4519,218 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>272</v>
       </c>
       <c r="D169">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>95</v>
       </c>
       <c r="F169" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>273</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>109</v>
       </c>
       <c r="F170" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>275</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>27</v>
       </c>
       <c r="F171" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>27</v>
       </c>
       <c r="F172" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>278</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>27</v>
       </c>
       <c r="F173" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>279</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>27</v>
       </c>
       <c r="F174" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>281</v>
       </c>
       <c r="D175">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>282</v>
       </c>
       <c r="D176">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>284</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>109</v>
       </c>
       <c r="F177" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>285</v>
       </c>
       <c r="D178">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>109</v>
       </c>
       <c r="F178" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>287</v>
       </c>
       <c r="D179">
         <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>27</v>
       </c>
       <c r="F179" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>288</v>
       </c>
       <c r="D180">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>130</v>
       </c>
       <c r="F180" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>289</v>
       </c>
       <c r="D181">
         <v>25</v>
       </c>
       <c r="E181" t="s">
         <v>27</v>
       </c>
       <c r="F181" t="s">
         <v>32</v>
       </c>
     </row>
@@ -4802,51 +4802,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>294</v>
       </c>
       <c r="D186">
         <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>27</v>
       </c>
       <c r="F186" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>296</v>
       </c>
       <c r="D187">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E187" t="s">
         <v>27</v>
       </c>
       <c r="F187" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>297</v>
       </c>
       <c r="D188">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>27</v>
       </c>
       <c r="F188" t="s">
         <v>267</v>
       </c>
     </row>