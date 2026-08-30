--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1531,128 +1531,128 @@
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
@@ -1779,71 +1779,71 @@
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
@@ -2161,51 +2161,51 @@
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>49</v>
       </c>
       <c r="F43" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>41</v>
       </c>
       <c r="F45" t="s">
@@ -2538,51 +2538,51 @@
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>114</v>
       </c>
       <c r="F63" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
@@ -2735,51 +2735,51 @@
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>130</v>
       </c>
       <c r="F72" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>130</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>130</v>
       </c>
       <c r="F74" t="s">
@@ -3103,51 +3103,51 @@
       </c>
       <c r="C91" t="s">
         <v>161</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>49</v>
       </c>
       <c r="F91" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>162</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>163</v>
       </c>
       <c r="F92" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>27</v>
       </c>
       <c r="F93" t="s">
@@ -3163,51 +3163,51 @@
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>57</v>
       </c>
       <c r="F94" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>27</v>
       </c>
       <c r="F95" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>122</v>
       </c>
       <c r="F96" t="s">
@@ -3280,51 +3280,51 @@
       </c>
       <c r="C100" t="s">
         <v>175</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>27</v>
       </c>
       <c r="F100" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>177</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>180</v>
       </c>
       <c r="F102" t="s">
@@ -3340,71 +3340,71 @@
       </c>
       <c r="C103" t="s">
         <v>182</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>130</v>
       </c>
       <c r="F103" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>183</v>
       </c>
       <c r="D104">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>184</v>
       </c>
       <c r="D105">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>185</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>41</v>
       </c>
       <c r="F106" t="s">
@@ -3460,51 +3460,51 @@
       </c>
       <c r="C109" t="s">
         <v>188</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>27</v>
       </c>
       <c r="F109" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>190</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>191</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3691,71 +3691,71 @@
       </c>
       <c r="C121" t="s">
         <v>205</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>41</v>
       </c>
       <c r="F121" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>206</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>57</v>
       </c>
       <c r="F122" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>207</v>
       </c>
       <c r="D123">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>209</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>163</v>
       </c>
       <c r="F124" t="s">
@@ -3771,51 +3771,51 @@
       </c>
       <c r="C125" t="s">
         <v>211</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>57</v>
       </c>
       <c r="F125" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>212</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>213</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>27</v>
       </c>
       <c r="F127" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3828,51 +3828,51 @@
       </c>
       <c r="C128" t="s">
         <v>214</v>
       </c>
       <c r="D128">
         <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="F128" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>215</v>
       </c>
       <c r="D129">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>41</v>
       </c>
       <c r="F129" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
@@ -3978,51 +3978,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>227</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>69</v>
       </c>
       <c r="F137" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>229</v>
       </c>
       <c r="D138">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>230</v>
       </c>
       <c r="D139">
         <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>41</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4434,85 +4434,85 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>265</v>
       </c>
       <c r="D164">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>27</v>
       </c>
       <c r="F164" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>266</v>
       </c>
       <c r="D165">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>27</v>
       </c>
       <c r="F165" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>268</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>27</v>
       </c>
       <c r="F166" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>269</v>
       </c>
       <c r="D167">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>27</v>
       </c>
       <c r="F167" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>270</v>
       </c>
       <c r="D168">
         <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>95</v>
       </c>
       <c r="F168" t="s">
         <v>271</v>
       </c>
     </row>
@@ -4621,99 +4621,99 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>281</v>
       </c>
       <c r="D175">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>282</v>
       </c>
       <c r="D176">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>284</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>109</v>
       </c>
       <c r="F177" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>285</v>
       </c>
       <c r="D178">
         <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>109</v>
       </c>
       <c r="F178" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>287</v>
       </c>
       <c r="D179">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>27</v>
       </c>
       <c r="F179" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>288</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>130</v>
       </c>
       <c r="F180" t="s">
         <v>135</v>
       </c>
     </row>
@@ -4915,51 +4915,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>302</v>
       </c>
       <c r="D193">
         <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>223</v>
       </c>
       <c r="F193" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>303</v>
       </c>
       <c r="D194">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>27</v>
       </c>
       <c r="F194" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>304</v>
       </c>
       <c r="D195">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>41</v>
       </c>
       <c r="F195" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4983,51 +4983,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>306</v>
       </c>
       <c r="D197">
         <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>27</v>
       </c>
       <c r="F197" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>308</v>
       </c>
       <c r="D198">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E198" t="s">
         <v>223</v>
       </c>
       <c r="F198" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>310</v>
       </c>
       <c r="D199">
         <v>23</v>
       </c>
       <c r="E199" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
@@ -5065,68 +5065,68 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>315</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>109</v>
       </c>
       <c r="F202" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>316</v>
       </c>
       <c r="D203">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>114</v>
       </c>
       <c r="F203" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>317</v>
       </c>
       <c r="D204">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>223</v>
       </c>
       <c r="F204" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>318</v>
       </c>
       <c r="D205">
         <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>27</v>
       </c>
       <c r="F205" t="s">
         <v>155</v>
       </c>
     </row>