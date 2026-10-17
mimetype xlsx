--- v2 (2026-08-30)
+++ v3 (2026-10-17)
@@ -1410,65 +1410,65 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
@@ -1492,51 +1492,51 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1757,51 +1757,51 @@
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
@@ -1991,51 +1991,51 @@
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>59</v>
       </c>
       <c r="F33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>41</v>
       </c>
       <c r="F34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2179,51 +2179,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>77</v>
       </c>
     </row>
@@ -2767,51 +2767,51 @@
       </c>
       <c r="C73" t="s">
         <v>117</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>36</v>
       </c>
       <c r="F73" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>119</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
       <c r="F75" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2824,71 +2824,71 @@
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>123</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>124</v>
       </c>
       <c r="F77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>126</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>127</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3018,91 +3018,91 @@
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>138</v>
       </c>
       <c r="F86" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>140</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
       <c r="F87" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>141</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>23</v>
       </c>
       <c r="F88" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>142</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>41</v>
       </c>
       <c r="F89" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>143</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
       <c r="F90" t="s">
@@ -3118,51 +3118,51 @@
       </c>
       <c r="C91" t="s">
         <v>145</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>146</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>37</v>
       </c>
       <c r="F92" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
@@ -3472,168 +3472,168 @@
       </c>
       <c r="C109" t="s">
         <v>175</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>19</v>
       </c>
       <c r="F109" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>177</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>23</v>
       </c>
       <c r="F112" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>180</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>181</v>
       </c>
       <c r="F113" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>183</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>36</v>
       </c>
       <c r="F114" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>184</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>19</v>
       </c>
       <c r="F115" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>186</v>
       </c>
       <c r="D116">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>23</v>
       </c>
       <c r="F116" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>188</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
@@ -3749,51 +3749,51 @@
       </c>
       <c r="C123" t="s">
         <v>198</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>97</v>
       </c>
       <c r="F123" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>200</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>171</v>
       </c>
       <c r="F124" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>202</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
@@ -3806,91 +3806,91 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>204</v>
       </c>
       <c r="D126">
         <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>205</v>
       </c>
       <c r="D127">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>36</v>
       </c>
       <c r="F127" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>206</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>19</v>
       </c>
       <c r="F128" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>207</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>19</v>
       </c>
       <c r="F129" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>208</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>19</v>
       </c>
       <c r="F130" t="s">
@@ -3906,51 +3906,51 @@
       </c>
       <c r="C131" t="s">
         <v>210</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>23</v>
       </c>
       <c r="F131" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>212</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>19</v>
       </c>
       <c r="F132" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>213</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
@@ -4475,51 +4475,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>258</v>
       </c>
       <c r="D165">
         <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>19</v>
       </c>
       <c r="F165" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>259</v>
       </c>
       <c r="D166">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>260</v>
       </c>
       <c r="D167">
         <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>19</v>
       </c>
       <c r="F167" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
@@ -4537,51 +4537,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>263</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>138</v>
       </c>
       <c r="F169" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>265</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>19</v>
       </c>
       <c r="F170" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>266</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>181</v>
       </c>
       <c r="F171" t="s">
         <v>182</v>
       </c>
     </row>
@@ -4741,51 +4741,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>283</v>
       </c>
       <c r="D181">
         <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>124</v>
       </c>
       <c r="F181" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>284</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>124</v>
       </c>
       <c r="F182" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>285</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>19</v>
       </c>
       <c r="F183" t="s">
         <v>20</v>
       </c>
     </row>
@@ -4973,51 +4973,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>189</v>
       </c>
       <c r="C195" t="s">
         <v>302</v>
       </c>
       <c r="D195">
         <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>164</v>
       </c>
       <c r="F195" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>304</v>
       </c>
       <c r="D196">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>305</v>
       </c>
       <c r="D197">
         <v>26</v>
       </c>
       <c r="E197" t="s">
         <v>164</v>
       </c>
       <c r="F197" t="s">
         <v>245</v>
       </c>
     </row>
@@ -5058,51 +5058,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>309</v>
       </c>
       <c r="D200">
         <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>292</v>
       </c>
       <c r="F200" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
       </c>
       <c r="C201" t="s">
         <v>310</v>
       </c>
       <c r="D201">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>36</v>
       </c>
       <c r="F201" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>312</v>
       </c>
       <c r="D202">
         <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>19</v>
       </c>
       <c r="F202" t="s">
         <v>274</v>
       </c>
     </row>
@@ -5310,51 +5310,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="C215" t="s">
         <v>327</v>
       </c>
       <c r="D215">
         <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>19</v>
       </c>
       <c r="F215" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>210</v>
       </c>
       <c r="C216" t="s">
         <v>328</v>
       </c>
       <c r="D216">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E216" t="s">
         <v>19</v>
       </c>
       <c r="F216" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>330</v>
       </c>
       <c r="D217">
         <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>124</v>
       </c>
       <c r="F217" t="s">
         <v>197</v>
       </c>
     </row>