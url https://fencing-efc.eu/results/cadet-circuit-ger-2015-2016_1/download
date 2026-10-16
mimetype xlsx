--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2142,71 +2142,71 @@
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>75</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
@@ -2382,51 +2382,51 @@
       </c>
       <c r="C41" t="s">
         <v>93</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>94</v>
       </c>
       <c r="F41" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>96</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
       <c r="F42" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>97</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
@@ -2482,51 +2482,51 @@
       </c>
       <c r="C46" t="s">
         <v>102</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>103</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>94</v>
       </c>
       <c r="F47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>104</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
@@ -2850,51 +2850,51 @@
       </c>
       <c r="C65" t="s">
         <v>128</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>130</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>82</v>
       </c>
       <c r="F66" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>132</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>36</v>
       </c>
       <c r="F67" t="s">
@@ -2950,51 +2950,51 @@
       </c>
       <c r="C70" t="s">
         <v>138</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>140</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>57</v>
       </c>
       <c r="F71" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>142</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
@@ -3010,51 +3010,51 @@
       </c>
       <c r="C73" t="s">
         <v>144</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>146</v>
       </c>
       <c r="D74">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>33</v>
       </c>
       <c r="F74" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>148</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>134</v>
       </c>
       <c r="F75" t="s">
@@ -3244,51 +3244,51 @@
       </c>
       <c r="C85" t="s">
         <v>159</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>57</v>
       </c>
       <c r="F85" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>161</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>57</v>
       </c>
       <c r="F86" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>163</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>85</v>
       </c>
       <c r="F87" t="s">
@@ -3381,51 +3381,51 @@
       </c>
       <c r="C92" t="s">
         <v>171</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>57</v>
       </c>
       <c r="F92" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>172</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>174</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
@@ -3538,51 +3538,51 @@
       </c>
       <c r="C100" t="s">
         <v>183</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>85</v>
       </c>
       <c r="F100" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>26</v>
       </c>
       <c r="F101" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>186</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>82</v>
       </c>
       <c r="F102" t="s">
@@ -4072,51 +4072,51 @@
       </c>
       <c r="C127" t="s">
         <v>231</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>82</v>
       </c>
       <c r="F127" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>233</v>
       </c>
       <c r="D128">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>33</v>
       </c>
       <c r="F128" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>234</v>
       </c>
       <c r="D129">
         <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>36</v>
       </c>
       <c r="F129" t="s">
@@ -4154,85 +4154,85 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>237</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>26</v>
       </c>
       <c r="F132" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>238</v>
       </c>
       <c r="D133">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>239</v>
       </c>
       <c r="D134">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>57</v>
       </c>
       <c r="F134" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>240</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>57</v>
       </c>
       <c r="F135" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>241</v>
       </c>
       <c r="D136">
         <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>49</v>
       </c>
       <c r="F136" t="s">
         <v>50</v>
       </c>
     </row>
@@ -4358,51 +4358,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>254</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>57</v>
       </c>
       <c r="F144" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>255</v>
       </c>
       <c r="D145">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>71</v>
       </c>
       <c r="F145" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>256</v>
       </c>
       <c r="D146">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>57</v>
       </c>
       <c r="F146" t="s">
         <v>179</v>
       </c>
     </row>
@@ -4944,99 +4944,99 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>302</v>
       </c>
       <c r="D179">
         <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>36</v>
       </c>
       <c r="F179" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>303</v>
       </c>
       <c r="D180">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>304</v>
       </c>
       <c r="D181">
         <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>214</v>
       </c>
       <c r="F181" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>305</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>113</v>
       </c>
       <c r="F182" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>307</v>
       </c>
       <c r="D183">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>57</v>
       </c>
       <c r="F183" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>308</v>
       </c>
       <c r="D184">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>64</v>
       </c>
       <c r="F184" t="s">
         <v>309</v>
       </c>
     </row>
@@ -5320,51 +5320,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>336</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>214</v>
       </c>
       <c r="F202" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>337</v>
       </c>
       <c r="D203">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>36</v>
       </c>
       <c r="F203" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>339</v>
       </c>
       <c r="D204">
         <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>57</v>
       </c>
       <c r="F204" t="s">
         <v>80</v>
       </c>
     </row>
@@ -5388,187 +5388,187 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>342</v>
       </c>
       <c r="D206">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>57</v>
       </c>
       <c r="F206" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>343</v>
       </c>
       <c r="D207">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E207" t="s">
         <v>57</v>
       </c>
       <c r="F207" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>345</v>
       </c>
       <c r="D208">
         <v>27</v>
       </c>
       <c r="E208" t="s">
         <v>195</v>
       </c>
       <c r="F208" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>346</v>
       </c>
       <c r="D209">
         <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>214</v>
       </c>
       <c r="F209" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>347</v>
       </c>
       <c r="D210">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E210" t="s">
         <v>57</v>
       </c>
       <c r="F210" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>348</v>
       </c>
       <c r="D211">
         <v>24</v>
       </c>
       <c r="E211" t="s">
         <v>57</v>
       </c>
       <c r="F211" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>350</v>
       </c>
       <c r="D212">
         <v>25</v>
       </c>
       <c r="E212" t="s">
         <v>113</v>
       </c>
       <c r="F212" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>352</v>
       </c>
       <c r="D213">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E213" t="s">
         <v>57</v>
       </c>
       <c r="F213" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>353</v>
       </c>
       <c r="D214">
         <v>27</v>
       </c>
       <c r="E214" t="s">
         <v>354</v>
       </c>
       <c r="F214" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>356</v>
       </c>
       <c r="D215">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>57</v>
       </c>
       <c r="F215" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>357</v>
       </c>
       <c r="D216">
         <v>26</v>
       </c>
       <c r="E216" t="s">
         <v>33</v>
       </c>
       <c r="F216" t="s">
         <v>101</v>
       </c>
     </row>