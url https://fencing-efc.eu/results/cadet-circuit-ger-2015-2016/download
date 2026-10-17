--- v2 (2026-08-30)
+++ v3 (2026-10-17)
@@ -1588,51 +1588,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1648,71 +1648,71 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -1768,71 +1768,71 @@
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1905,51 +1905,51 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
@@ -1965,71 +1965,71 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
@@ -2125,51 +2125,51 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
@@ -2185,51 +2185,51 @@
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
       <c r="F33" t="s">
@@ -2265,71 +2265,71 @@
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>42</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>78</v>
       </c>
       <c r="F38" t="s">
@@ -2385,51 +2385,51 @@
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>78</v>
       </c>
       <c r="F43" t="s">
@@ -2885,91 +2885,91 @@
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>129</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>131</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>22</v>
       </c>
       <c r="F69" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>133</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>31</v>
       </c>
       <c r="F70" t="s">
@@ -3162,51 +3162,51 @@
       </c>
       <c r="C80" t="s">
         <v>150</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>55</v>
       </c>
       <c r="F80" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>152</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>153</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
         <v>69</v>
       </c>
     </row>
@@ -3336,51 +3336,51 @@
       </c>
       <c r="C89" t="s">
         <v>164</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>78</v>
       </c>
       <c r="F89" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>166</v>
       </c>
       <c r="D90">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>25</v>
       </c>
       <c r="F90" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>168</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>42</v>
       </c>
       <c r="F91" t="s">
@@ -3416,51 +3416,51 @@
       </c>
       <c r="C93" t="s">
         <v>170</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>25</v>
       </c>
       <c r="F93" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>171</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>172</v>
       </c>
       <c r="F94" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>174</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>55</v>
       </c>
       <c r="F95" t="s">
@@ -3513,51 +3513,51 @@
       </c>
       <c r="C98" t="s">
         <v>179</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>25</v>
       </c>
       <c r="F98" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>31</v>
       </c>
       <c r="F100" t="s">
@@ -3653,71 +3653,71 @@
       </c>
       <c r="C105" t="s">
         <v>192</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>194</v>
       </c>
       <c r="D106">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>49</v>
       </c>
       <c r="F106" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>196</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>49</v>
       </c>
       <c r="F107" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>198</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
       <c r="F108" t="s">
@@ -3947,51 +3947,51 @@
       </c>
       <c r="C120" t="s">
         <v>218</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>22</v>
       </c>
       <c r="F120" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>220</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>221</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>84</v>
       </c>
       <c r="F122" t="s">
@@ -4129,85 +4129,85 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>234</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>235</v>
       </c>
       <c r="D131">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>55</v>
       </c>
       <c r="F131" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>237</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>239</v>
       </c>
       <c r="D133">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>241</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
@@ -4279,68 +4279,68 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>249</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>25</v>
       </c>
       <c r="F139" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>251</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>78</v>
       </c>
       <c r="F140" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>252</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>25</v>
       </c>
       <c r="F141" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>254</v>
       </c>
       <c r="D142">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>55</v>
       </c>
       <c r="F142" t="s">
         <v>255</v>
       </c>
     </row>
@@ -4381,85 +4381,85 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>259</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>261</v>
       </c>
       <c r="D146">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>262</v>
       </c>
       <c r="D147">
         <v>27</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>264</v>
       </c>
       <c r="D148">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>25</v>
       </c>
       <c r="F148" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>265</v>
       </c>
       <c r="D149">
         <v>25</v>
       </c>
       <c r="E149" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
@@ -4582,51 +4582,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>273</v>
       </c>
       <c r="D157">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>25</v>
       </c>
       <c r="F157" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>275</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>22</v>
       </c>
       <c r="F158" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>277</v>
       </c>
       <c r="D159">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>278</v>
       </c>
     </row>
@@ -4749,51 +4749,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>291</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>293</v>
       </c>
       <c r="D168">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>294</v>
       </c>
       <c r="D169">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>49</v>
       </c>
       <c r="F169" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
@@ -4882,51 +4882,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>303</v>
       </c>
       <c r="D175">
         <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
       <c r="F175" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>304</v>
       </c>
       <c r="D176">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>306</v>
       </c>
       <c r="D177">
         <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
@@ -5074,51 +5074,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>318</v>
       </c>
       <c r="D187">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>319</v>
       </c>
       <c r="D188">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>320</v>
       </c>
       <c r="D189">
         <v>24</v>
       </c>
       <c r="E189" t="s">
         <v>78</v>
       </c>
       <c r="F189" t="s">
         <v>165</v>
       </c>
     </row>
@@ -5159,51 +5159,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>324</v>
       </c>
       <c r="D192">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>20</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>325</v>
       </c>
       <c r="D193">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>49</v>
       </c>
       <c r="F193" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>327</v>
       </c>
       <c r="D194">
         <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>328</v>
       </c>
     </row>
@@ -5312,51 +5312,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>338</v>
       </c>
       <c r="D201">
         <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>31</v>
       </c>
       <c r="F201" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>339</v>
       </c>
       <c r="D202">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>31</v>
       </c>
       <c r="F202" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>340</v>
       </c>
       <c r="D203">
         <v>27</v>
       </c>
       <c r="E203" t="s">
         <v>10</v>
       </c>
       <c r="F203" t="s">
         <v>281</v>
       </c>
     </row>
@@ -5397,102 +5397,102 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>344</v>
       </c>
       <c r="D206">
         <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>84</v>
       </c>
       <c r="F206" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>345</v>
       </c>
       <c r="D207">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>78</v>
       </c>
       <c r="F207" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>346</v>
       </c>
       <c r="D208">
         <v>27</v>
       </c>
       <c r="E208" t="s">
         <v>10</v>
       </c>
       <c r="F208" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>348</v>
       </c>
       <c r="D209">
         <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>25</v>
       </c>
       <c r="F209" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>350</v>
       </c>
       <c r="D210">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E210" t="s">
         <v>10</v>
       </c>
       <c r="F210" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>351</v>
       </c>
       <c r="D211">
         <v>27</v>
       </c>
       <c r="E211" t="s">
         <v>31</v>
       </c>
       <c r="F211" t="s">
         <v>96</v>
       </c>
     </row>
@@ -5618,68 +5618,68 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>362</v>
       </c>
       <c r="D219">
         <v>25</v>
       </c>
       <c r="E219" t="s">
         <v>10</v>
       </c>
       <c r="F219" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>218</v>
       </c>
       <c r="C220" t="s">
         <v>363</v>
       </c>
       <c r="D220">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E220" t="s">
         <v>78</v>
       </c>
       <c r="F220" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>365</v>
       </c>
       <c r="D221">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E221" t="s">
         <v>10</v>
       </c>
       <c r="F221" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>367</v>
       </c>
       <c r="D222">
         <v>25</v>
       </c>
       <c r="E222" t="s">
         <v>10</v>
       </c>
       <c r="F222" t="s">
         <v>263</v>
       </c>
     </row>
@@ -5703,136 +5703,136 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>370</v>
       </c>
       <c r="D224">
         <v>27</v>
       </c>
       <c r="E224" t="s">
         <v>10</v>
       </c>
       <c r="F224" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>371</v>
       </c>
       <c r="D225">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E225" t="s">
         <v>25</v>
       </c>
       <c r="F225" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>224</v>
       </c>
       <c r="C226" t="s">
         <v>372</v>
       </c>
       <c r="D226">
         <v>27</v>
       </c>
       <c r="E226" t="s">
         <v>227</v>
       </c>
       <c r="F226" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>374</v>
       </c>
       <c r="D227">
         <v>26</v>
       </c>
       <c r="E227" t="s">
         <v>110</v>
       </c>
       <c r="F227" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>226</v>
       </c>
       <c r="C228" t="s">
         <v>376</v>
       </c>
       <c r="D228">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E228" t="s">
         <v>78</v>
       </c>
       <c r="F228" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>377</v>
       </c>
       <c r="D229">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E229" t="s">
         <v>378</v>
       </c>
       <c r="F229" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>380</v>
       </c>
       <c r="D230">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E230" t="s">
         <v>55</v>
       </c>
       <c r="F230" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="C231" t="s">
         <v>382</v>
       </c>
       <c r="D231">
         <v>26</v>
       </c>
       <c r="E231" t="s">
         <v>10</v>
       </c>
       <c r="F231" t="s">
         <v>281</v>
       </c>
     </row>