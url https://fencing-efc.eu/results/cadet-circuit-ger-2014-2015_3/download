--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1357,105 +1357,105 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
@@ -1565,51 +1565,51 @@
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1773,148 +1773,148 @@
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
       <c r="F26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2118,51 +2118,51 @@
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>74</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
@@ -2178,68 +2178,68 @@
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>43</v>
       </c>
       <c r="F46" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>32</v>
       </c>
       <c r="F47" t="s">
@@ -2312,91 +2312,91 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>93</v>
       </c>
       <c r="F53" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
         <v>88</v>
       </c>
     </row>
@@ -2426,51 +2426,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59" t="s">
@@ -2680,51 +2680,51 @@
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>122</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
@@ -2800,91 +2800,91 @@
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>134</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>106</v>
       </c>
       <c r="F77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>137</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80" t="s">
@@ -3174,51 +3174,51 @@
       </c>
       <c r="C95" t="s">
         <v>161</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>27</v>
       </c>
       <c r="F95" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>162</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
       <c r="F97" t="s">
@@ -3334,51 +3334,51 @@
       </c>
       <c r="C103" t="s">
         <v>173</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>43</v>
       </c>
       <c r="F105" t="s">
@@ -3471,51 +3471,51 @@
       </c>
       <c r="C110" t="s">
         <v>184</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
       <c r="F110" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>186</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>43</v>
       </c>
       <c r="F111" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>187</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
       <c r="F112" t="s">
@@ -3571,51 +3571,51 @@
       </c>
       <c r="C115" t="s">
         <v>190</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>39</v>
       </c>
       <c r="F115" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>192</v>
       </c>
       <c r="D116">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>193</v>
       </c>
       <c r="D117">
         <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>166</v>
       </c>
       <c r="F117" t="s">
@@ -3631,51 +3631,51 @@
       </c>
       <c r="C118" t="s">
         <v>195</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
       <c r="F118" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>197</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>14</v>
       </c>
       <c r="F119" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>199</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>19</v>
       </c>
       <c r="F120" t="s">
@@ -3711,91 +3711,91 @@
       </c>
       <c r="C122" t="s">
         <v>203</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
       <c r="F122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>74</v>
       </c>
       <c r="F123" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>205</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>106</v>
       </c>
       <c r="F124" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>206</v>
       </c>
       <c r="D125">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>14</v>
       </c>
       <c r="F125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>207</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
@@ -3882,119 +3882,119 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>215</v>
       </c>
       <c r="D131">
         <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
       <c r="F131" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>216</v>
       </c>
       <c r="D132">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>122</v>
       </c>
       <c r="F133" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>166</v>
       </c>
       <c r="F134" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>221</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>14</v>
       </c>
       <c r="F135" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>14</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>224</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4035,51 +4035,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>230</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>228</v>
       </c>
       <c r="F140" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>232</v>
       </c>
       <c r="D141">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>11</v>
       </c>
       <c r="F141" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>234</v>
       </c>
       <c r="D142">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>43</v>
       </c>
       <c r="F142" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4137,51 +4137,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>242</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>23</v>
       </c>
       <c r="F146" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>244</v>
       </c>
       <c r="D147">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E147" t="s">
         <v>43</v>
       </c>
       <c r="F147" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>245</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
@@ -4250,119 +4250,119 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>250</v>
       </c>
       <c r="D153">
         <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>43</v>
       </c>
       <c r="F153" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>251</v>
       </c>
       <c r="D154">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>252</v>
       </c>
       <c r="D155">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>14</v>
       </c>
       <c r="F155" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>254</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>74</v>
       </c>
       <c r="F156" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>255</v>
       </c>
       <c r="D157">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>14</v>
       </c>
       <c r="F157" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>256</v>
       </c>
       <c r="D158">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>14</v>
       </c>
       <c r="F158" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>257</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>74</v>
       </c>
       <c r="F159" t="s">
         <v>258</v>
       </c>
     </row>
@@ -4437,51 +4437,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>265</v>
       </c>
       <c r="D164">
         <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>43</v>
       </c>
       <c r="F164" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>267</v>
       </c>
       <c r="D165">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>268</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>166</v>
       </c>
       <c r="F166" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
@@ -4550,51 +4550,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>275</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>14</v>
       </c>
       <c r="F171" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="F172" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>278</v>
       </c>
       <c r="D173">
         <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>14</v>
       </c>
       <c r="F173" t="s">
         <v>102</v>
       </c>
     </row>
@@ -4850,51 +4850,51 @@
         <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>300</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>301</v>
       </c>
       <c r="D190">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>43</v>
       </c>
       <c r="F190" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>302</v>
       </c>
       <c r="D191">
         <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>122</v>
       </c>
       <c r="F191" t="s">
         <v>219</v>
       </c>
     </row>
@@ -4952,136 +4952,136 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>306</v>
       </c>
       <c r="D195">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
       <c r="F195" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>307</v>
       </c>
       <c r="D196">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>122</v>
       </c>
       <c r="F196" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>308</v>
       </c>
       <c r="D197">
         <v>26</v>
       </c>
       <c r="E197" t="s">
         <v>74</v>
       </c>
       <c r="F197" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>309</v>
       </c>
       <c r="D198">
         <v>27</v>
       </c>
       <c r="E198" t="s">
         <v>14</v>
       </c>
       <c r="F198" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>310</v>
       </c>
       <c r="D199">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>14</v>
       </c>
       <c r="F199" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>311</v>
       </c>
       <c r="D200">
         <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>14</v>
       </c>
       <c r="F200" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>312</v>
       </c>
       <c r="D201">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>313</v>
       </c>
       <c r="F201" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>315</v>
       </c>
       <c r="D202">
         <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>14</v>
       </c>
       <c r="F202" t="s">
         <v>185</v>
       </c>
     </row>