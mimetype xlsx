--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1890,51 +1890,51 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2004,51 +2004,51 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2158,51 +2158,51 @@
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2603,108 +2603,108 @@
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>116</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>117</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>118</v>
       </c>
       <c r="F68" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>122</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
@@ -2740,51 +2740,51 @@
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>106</v>
       </c>
       <c r="F74" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
@@ -3037,51 +3037,51 @@
       </c>
       <c r="C88" t="s">
         <v>152</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>19</v>
       </c>
       <c r="F88" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>154</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>155</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90" t="s">
@@ -3214,51 +3214,51 @@
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
       <c r="F97" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>164</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>165</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>166</v>
       </c>
       <c r="F99" t="s">
@@ -3374,51 +3374,51 @@
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>43</v>
       </c>
       <c r="F105" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3451,91 +3451,91 @@
       </c>
       <c r="C109" t="s">
         <v>182</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>166</v>
       </c>
       <c r="F109" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>184</v>
       </c>
       <c r="D110">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
       <c r="F110" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>186</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>43</v>
       </c>
       <c r="F111" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>187</v>
       </c>
       <c r="D112">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
       <c r="F112" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>188</v>
       </c>
       <c r="D113">
         <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>27</v>
       </c>
       <c r="F113" t="s">
@@ -3731,51 +3731,51 @@
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>74</v>
       </c>
       <c r="F123" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>205</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>106</v>
       </c>
       <c r="F124" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>206</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>14</v>
       </c>
       <c r="F125" t="s">
@@ -3865,51 +3865,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>213</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
       <c r="F130" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>215</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
       <c r="F131" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>216</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
         <v>217</v>
       </c>
     </row>
@@ -3967,51 +3967,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>14</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>224</v>
       </c>
       <c r="D137">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>225</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>226</v>
       </c>
     </row>
@@ -4052,51 +4052,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>232</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>11</v>
       </c>
       <c r="F141" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>234</v>
       </c>
       <c r="D142">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>43</v>
       </c>
       <c r="F142" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>236</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>14</v>
       </c>
       <c r="F143" t="s">
         <v>237</v>
       </c>
     </row>
@@ -4168,51 +4168,51 @@
         <v>202</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>245</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>246</v>
       </c>
       <c r="D149">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>43</v>
       </c>
       <c r="F149" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>247</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4352,51 +4352,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>257</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>74</v>
       </c>
       <c r="F159" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>259</v>
       </c>
       <c r="D160">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>14</v>
       </c>
       <c r="F160" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>261</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>14</v>
       </c>
       <c r="F161" t="s">
         <v>68</v>
       </c>
     </row>
@@ -4468,51 +4468,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>268</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>166</v>
       </c>
       <c r="F166" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>270</v>
       </c>
       <c r="D167">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>122</v>
       </c>
       <c r="F167" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>271</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
@@ -4533,51 +4533,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>274</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>106</v>
       </c>
       <c r="F170" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>275</v>
       </c>
       <c r="D171">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E171" t="s">
         <v>14</v>
       </c>
       <c r="F171" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
         <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="F172" t="s">
         <v>68</v>
       </c>
     </row>
@@ -4601,119 +4601,119 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>279</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>14</v>
       </c>
       <c r="F174" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>281</v>
       </c>
       <c r="D175">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E175" t="s">
         <v>14</v>
       </c>
       <c r="F175" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>282</v>
       </c>
       <c r="D176">
         <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>27</v>
       </c>
       <c r="F176" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>283</v>
       </c>
       <c r="D177">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>14</v>
       </c>
       <c r="F177" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>285</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>14</v>
       </c>
       <c r="F178" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>286</v>
       </c>
       <c r="D179">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E179" t="s">
         <v>14</v>
       </c>
       <c r="F179" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>287</v>
       </c>
       <c r="D180">
         <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>27</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4788,82 +4788,82 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>295</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>43</v>
       </c>
       <c r="F185" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>297</v>
       </c>
       <c r="D186">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>298</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="F187" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>299</v>
       </c>
       <c r="D188">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>14</v>
       </c>
       <c r="F188" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>300</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
@@ -4901,68 +4901,68 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>303</v>
       </c>
       <c r="D192">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>122</v>
       </c>
       <c r="F192" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>304</v>
       </c>
       <c r="D193">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>14</v>
       </c>
       <c r="F193" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>305</v>
       </c>
       <c r="D194">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E194" t="s">
         <v>14</v>
       </c>
       <c r="F194" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>306</v>
       </c>
       <c r="D195">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
       <c r="F195" t="s">
         <v>172</v>
       </c>
     </row>