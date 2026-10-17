--- v2 (2026-08-30)
+++ v3 (2026-10-17)
@@ -1428,51 +1428,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -1482,51 +1482,51 @@
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1839,51 +1839,51 @@
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>23</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
@@ -2178,71 +2178,71 @@
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>44</v>
       </c>
       <c r="F44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>44</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
         <v>86</v>
       </c>
     </row>
@@ -2346,111 +2346,111 @@
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
       <c r="F53" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>101</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>67</v>
       </c>
       <c r="F54" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
       <c r="F56" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>23</v>
       </c>
       <c r="F58" t="s">
@@ -2523,51 +2523,51 @@
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>39</v>
       </c>
       <c r="F62" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2831,51 +2831,51 @@
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
       <c r="F78" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>135</v>
       </c>
       <c r="F79" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>76</v>
       </c>
       <c r="F80" t="s">
@@ -2931,51 +2931,51 @@
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>44</v>
       </c>
       <c r="F83" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>44</v>
       </c>
       <c r="F84" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>145</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>39</v>
       </c>
       <c r="F85" t="s">
@@ -3228,51 +3228,51 @@
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>74</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
       <c r="F99" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>169</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>135</v>
       </c>
       <c r="F100" t="s">
@@ -3365,51 +3365,51 @@
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>135</v>
       </c>
       <c r="F105" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>74</v>
       </c>
       <c r="F107" t="s">
         <v>180</v>
       </c>
     </row>
@@ -3422,51 +3422,51 @@
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>182</v>
       </c>
       <c r="D109">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>44</v>
       </c>
       <c r="F109" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>183</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>44</v>
       </c>
       <c r="F110" t="s">
@@ -3582,51 +3582,51 @@
       </c>
       <c r="C116" t="s">
         <v>194</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>44</v>
       </c>
       <c r="F116" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>197</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3739,71 +3739,71 @@
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>44</v>
       </c>
       <c r="F124" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>209</v>
       </c>
       <c r="D125">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>67</v>
       </c>
       <c r="F125" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>211</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
@@ -3861,51 +3861,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>216</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>30</v>
       </c>
       <c r="F131" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>217</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>44</v>
       </c>
       <c r="F132" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>23</v>
       </c>
       <c r="F133" t="s">
         <v>33</v>
       </c>
     </row>
@@ -4232,51 +4232,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>244</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>76</v>
       </c>
       <c r="F153" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>154</v>
       </c>
       <c r="C154" t="s">
         <v>245</v>
       </c>
       <c r="D154">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E154" t="s">
         <v>44</v>
       </c>
       <c r="F154" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>155</v>
       </c>
       <c r="C155" t="s">
         <v>247</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>44</v>
       </c>
       <c r="F155" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4314,51 +4314,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>251</v>
       </c>
       <c r="D158">
         <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>44</v>
       </c>
       <c r="F158" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>253</v>
       </c>
       <c r="D159">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>30</v>
       </c>
       <c r="F159" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>160</v>
       </c>
       <c r="C160" t="s">
         <v>254</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>161</v>
@@ -4396,51 +4396,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>259</v>
       </c>
       <c r="D163">
         <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>164</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>30</v>
       </c>
       <c r="F164" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>165</v>
       </c>
       <c r="C165" t="s">
         <v>261</v>
       </c>
       <c r="D165">
         <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>44</v>
       </c>
       <c r="F165" t="s">
         <v>157</v>
       </c>
     </row>
@@ -4464,51 +4464,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>167</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>74</v>
       </c>
       <c r="F167" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>168</v>
       </c>
       <c r="C168" t="s">
         <v>266</v>
       </c>
       <c r="D168">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>19</v>
       </c>
       <c r="F168" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>169</v>
       </c>
       <c r="C169" t="s">
         <v>268</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>44</v>
       </c>
       <c r="F169" t="s">
         <v>206</v>
       </c>
     </row>
@@ -4665,51 +4665,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>179</v>
       </c>
       <c r="C179" t="s">
         <v>280</v>
       </c>
       <c r="D179">
         <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>67</v>
       </c>
       <c r="F179" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>180</v>
       </c>
       <c r="C180" t="s">
         <v>281</v>
       </c>
       <c r="D180">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E180" t="s">
         <v>44</v>
       </c>
       <c r="F180" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>283</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>44</v>
       </c>
       <c r="F181" t="s">
         <v>284</v>
       </c>
     </row>
@@ -4764,51 +4764,51 @@
         <v>243</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>185</v>
       </c>
       <c r="C185" t="s">
         <v>288</v>
       </c>
       <c r="D185">
         <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>186</v>
       </c>
       <c r="C186" t="s">
         <v>289</v>
       </c>
       <c r="D186">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>30</v>
       </c>
       <c r="F186" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>290</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>30</v>
       </c>
       <c r="F187" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4866,51 +4866,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>191</v>
       </c>
       <c r="C191" t="s">
         <v>295</v>
       </c>
       <c r="D191">
         <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>44</v>
       </c>
       <c r="F191" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>297</v>
       </c>
       <c r="D192">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>186</v>
       </c>
       <c r="F192" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>193</v>
       </c>
       <c r="C193" t="s">
         <v>298</v>
       </c>
       <c r="D193">
         <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>44</v>
       </c>
       <c r="F193" t="s">
         <v>144</v>
       </c>
     </row>