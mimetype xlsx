--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1588,51 +1588,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1728,51 +1728,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1968,51 +1968,51 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2245,51 +2245,51 @@
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>58</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
@@ -2305,51 +2305,51 @@
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
@@ -2485,51 +2485,51 @@
       </c>
       <c r="C46" t="s">
         <v>96</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>98</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>99</v>
       </c>
       <c r="F47" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
       <c r="F48" t="s">
@@ -2662,111 +2662,111 @@
       </c>
       <c r="C55" t="s">
         <v>115</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>70</v>
       </c>
       <c r="F55" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>117</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>58</v>
       </c>
       <c r="F56" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>70</v>
       </c>
       <c r="F57" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>121</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="F58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>122</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>73</v>
       </c>
       <c r="F59" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>124</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3039,68 +3039,68 @@
       </c>
       <c r="C74" t="s">
         <v>146</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>147</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>148</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>150</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
@@ -3153,51 +3153,51 @@
       </c>
       <c r="C80" t="s">
         <v>155</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>157</v>
       </c>
       <c r="D81">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>70</v>
       </c>
       <c r="F81" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>158</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>73</v>
       </c>
       <c r="F82" t="s">
@@ -3213,51 +3213,51 @@
       </c>
       <c r="C83" t="s">
         <v>159</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>161</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>73</v>
       </c>
       <c r="F84" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>163</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
@@ -3273,51 +3273,51 @@
       </c>
       <c r="C86" t="s">
         <v>165</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>70</v>
       </c>
       <c r="F86" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>166</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>167</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
@@ -3327,51 +3327,51 @@
       </c>
       <c r="C89" t="s">
         <v>168</v>
       </c>
       <c r="D89">
         <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>170</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>171</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
@@ -3564,51 +3564,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>189</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>190</v>
       </c>
       <c r="D102">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>191</v>
       </c>
       <c r="F102" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>193</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>70</v>
       </c>
       <c r="F103" t="s">
@@ -3824,51 +3824,51 @@
       </c>
       <c r="C114" t="s">
         <v>210</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>70</v>
       </c>
       <c r="F114" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>211</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>90</v>
       </c>
       <c r="F115" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>212</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>70</v>
       </c>
       <c r="F116" t="s">
@@ -3964,51 +3964,51 @@
       </c>
       <c r="C121" t="s">
         <v>221</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>70</v>
       </c>
       <c r="F121" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>223</v>
       </c>
       <c r="D122">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>70</v>
       </c>
       <c r="F122" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>224</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>110</v>
       </c>
       <c r="F123" t="s">
@@ -4208,51 +4208,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>240</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>70</v>
       </c>
       <c r="F135" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>241</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>70</v>
       </c>
       <c r="F136" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>243</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
@@ -4290,68 +4290,68 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>247</v>
       </c>
       <c r="D140">
         <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>37</v>
       </c>
       <c r="F140" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>248</v>
       </c>
       <c r="D141">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>110</v>
       </c>
       <c r="F141" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>250</v>
       </c>
       <c r="D142">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>24</v>
       </c>
       <c r="F142" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>252</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>90</v>
       </c>
       <c r="F143" t="s">
         <v>253</v>
       </c>
     </row>
@@ -4426,68 +4426,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>261</v>
       </c>
       <c r="D148">
         <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>263</v>
       </c>
       <c r="D149">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>58</v>
       </c>
       <c r="F149" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>264</v>
       </c>
       <c r="D150">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>265</v>
       </c>
       <c r="F150" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>267</v>
       </c>
       <c r="D151">
         <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>191</v>
       </c>
       <c r="F151" t="s">
         <v>192</v>
       </c>
     </row>
@@ -4647,51 +4647,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>280</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>24</v>
       </c>
       <c r="F161" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>282</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>283</v>
       </c>
       <c r="D163">
         <v>26</v>
       </c>
       <c r="E163" t="s">
         <v>32</v>
       </c>
       <c r="F163" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
@@ -4814,51 +4814,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>293</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>70</v>
       </c>
       <c r="F171" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>295</v>
       </c>
       <c r="D172">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>70</v>
       </c>
       <c r="F172" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>297</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>265</v>
       </c>
       <c r="F173" t="s">
         <v>298</v>
       </c>
     </row>
@@ -5049,51 +5049,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>316</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>90</v>
       </c>
       <c r="F185" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>318</v>
       </c>
       <c r="D186">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>70</v>
       </c>
       <c r="F186" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>320</v>
       </c>
       <c r="D187">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
@@ -5258,102 +5258,102 @@
         <v>265</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>334</v>
       </c>
       <c r="D198">
         <v>28</v>
       </c>
       <c r="E198" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>335</v>
       </c>
       <c r="D199">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E199" t="s">
         <v>37</v>
       </c>
       <c r="F199" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>336</v>
       </c>
       <c r="D200">
         <v>28</v>
       </c>
       <c r="E200" t="s">
         <v>175</v>
       </c>
       <c r="F200" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>337</v>
       </c>
       <c r="D201">
         <v>26</v>
       </c>
       <c r="E201" t="s">
         <v>70</v>
       </c>
       <c r="F201" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>338</v>
       </c>
       <c r="D202">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E202" t="s">
         <v>32</v>
       </c>
       <c r="F202" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>339</v>
       </c>
       <c r="D203">
         <v>28</v>
       </c>
       <c r="E203" t="s">
         <v>191</v>
       </c>
       <c r="F203" t="s">
         <v>340</v>
       </c>
     </row>
@@ -5394,68 +5394,68 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>344</v>
       </c>
       <c r="D206">
         <v>28</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>345</v>
       </c>
       <c r="D207">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>37</v>
       </c>
       <c r="F207" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>346</v>
       </c>
       <c r="D208">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E208" t="s">
         <v>70</v>
       </c>
       <c r="F208" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>347</v>
       </c>
       <c r="D209">
         <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>70</v>
       </c>
       <c r="F209" t="s">
         <v>348</v>
       </c>
     </row>
@@ -5623,68 +5623,68 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>363</v>
       </c>
       <c r="D220">
         <v>26</v>
       </c>
       <c r="E220" t="s">
         <v>32</v>
       </c>
       <c r="F220" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>364</v>
       </c>
       <c r="D221">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E221" t="s">
         <v>73</v>
       </c>
       <c r="F221" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>365</v>
       </c>
       <c r="D222">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E222" t="s">
         <v>70</v>
       </c>
       <c r="F222" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>367</v>
       </c>
       <c r="D223">
         <v>24</v>
       </c>
       <c r="E223" t="s">
         <v>70</v>
       </c>
       <c r="F223" t="s">
         <v>294</v>
       </c>
     </row>
@@ -5759,51 +5759,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>226</v>
       </c>
       <c r="C228" t="s">
         <v>376</v>
       </c>
       <c r="D228">
         <v>25</v>
       </c>
       <c r="E228" t="s">
         <v>142</v>
       </c>
       <c r="F228" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="C229" t="s">
         <v>377</v>
       </c>
       <c r="D229">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E229" t="s">
         <v>70</v>
       </c>
       <c r="F229" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="C230" t="s">
         <v>378</v>
       </c>
       <c r="D230">
         <v>27</v>
       </c>
       <c r="E230" t="s">
         <v>70</v>
       </c>
       <c r="F230" t="s">
         <v>229</v>
       </c>
     </row>
@@ -5858,51 +5858,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>383</v>
       </c>
       <c r="D234">
         <v>27</v>
       </c>
       <c r="E234" t="s">
         <v>110</v>
       </c>
       <c r="F234" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>233</v>
       </c>
       <c r="C235" t="s">
         <v>384</v>
       </c>
       <c r="D235">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E235" t="s">
         <v>99</v>
       </c>
       <c r="F235" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>385</v>
       </c>
       <c r="D236">
         <v>26</v>
       </c>
       <c r="E236" t="s">
         <v>32</v>
       </c>
       <c r="F236" t="s">
         <v>369</v>
       </c>
     </row>
@@ -5943,51 +5943,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="C239" t="s">
         <v>388</v>
       </c>
       <c r="D239">
         <v>27</v>
       </c>
       <c r="E239" t="s">
         <v>110</v>
       </c>
       <c r="F239" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="C240" t="s">
         <v>389</v>
       </c>
       <c r="D240">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E240" t="s">
         <v>70</v>
       </c>
       <c r="F240" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>390</v>
       </c>
       <c r="D241">
         <v>27</v>
       </c>
       <c r="E241" t="s">
         <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>