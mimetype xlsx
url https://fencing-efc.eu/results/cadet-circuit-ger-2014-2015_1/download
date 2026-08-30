--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1828,51 +1828,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -1908,71 +1908,71 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -2025,51 +2025,51 @@
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
@@ -2205,51 +2205,51 @@
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>73</v>
       </c>
       <c r="F33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
@@ -2642,51 +2642,51 @@
       </c>
       <c r="C54" t="s">
         <v>112</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>113</v>
       </c>
       <c r="F54" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>115</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>70</v>
       </c>
       <c r="F55" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>117</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>58</v>
       </c>
       <c r="F56" t="s">
@@ -2819,51 +2819,51 @@
       </c>
       <c r="C63" t="s">
         <v>128</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>129</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>70</v>
       </c>
       <c r="F64" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>131</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -2939,131 +2939,131 @@
       </c>
       <c r="C69" t="s">
         <v>136</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>70</v>
       </c>
       <c r="F69" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>138</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>139</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>73</v>
       </c>
       <c r="F71" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>141</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>142</v>
       </c>
       <c r="F72" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>144</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>99</v>
       </c>
       <c r="F73" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>146</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>147</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3253,51 +3253,51 @@
       </c>
       <c r="C85" t="s">
         <v>163</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>165</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>70</v>
       </c>
       <c r="F86" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>166</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3407,51 +3407,51 @@
       </c>
       <c r="C93" t="s">
         <v>174</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>175</v>
       </c>
       <c r="F93" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>177</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>175</v>
       </c>
       <c r="F94" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>178</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>90</v>
       </c>
       <c r="F95" t="s">
@@ -3527,71 +3527,71 @@
       </c>
       <c r="C99" t="s">
         <v>185</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>186</v>
       </c>
       <c r="F99" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>188</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>37</v>
       </c>
       <c r="F100" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>189</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>190</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>191</v>
       </c>
       <c r="F102" t="s">
         <v>192</v>
       </c>
     </row>
@@ -3864,71 +3864,71 @@
       </c>
       <c r="C116" t="s">
         <v>212</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>70</v>
       </c>
       <c r="F116" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>214</v>
       </c>
       <c r="D117">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>215</v>
       </c>
       <c r="D118">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>142</v>
       </c>
       <c r="F118" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>217</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>218</v>
       </c>
       <c r="F119" t="s">
@@ -4092,51 +4092,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>232</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>233</v>
       </c>
       <c r="D129">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>73</v>
       </c>
       <c r="F129" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>234</v>
       </c>
       <c r="D130">
         <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
@@ -4712,51 +4712,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>285</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>113</v>
       </c>
       <c r="F165" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>287</v>
       </c>
       <c r="D166">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>90</v>
       </c>
       <c r="F166" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>288</v>
       </c>
       <c r="D167">
         <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>70</v>
       </c>
       <c r="F167" t="s">
         <v>289</v>
       </c>
     </row>
@@ -4862,51 +4862,51 @@
         <v>298</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>299</v>
       </c>
       <c r="D174">
         <v>28</v>
       </c>
       <c r="E174" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>300</v>
       </c>
       <c r="D175">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>70</v>
       </c>
       <c r="F175" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>302</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>90</v>
       </c>
       <c r="F176" t="s">
         <v>198</v>
       </c>
     </row>
@@ -5196,51 +5196,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>330</v>
       </c>
       <c r="D194">
         <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>24</v>
       </c>
       <c r="F194" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>331</v>
       </c>
       <c r="D195">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E195" t="s">
         <v>99</v>
       </c>
       <c r="F195" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>332</v>
       </c>
       <c r="D196">
         <v>27</v>
       </c>
       <c r="E196" t="s">
         <v>70</v>
       </c>
       <c r="F196" t="s">
         <v>326</v>
       </c>
     </row>
@@ -5360,51 +5360,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>341</v>
       </c>
       <c r="D204">
         <v>26</v>
       </c>
       <c r="E204" t="s">
         <v>70</v>
       </c>
       <c r="F204" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>343</v>
       </c>
       <c r="D205">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E205" t="s">
         <v>32</v>
       </c>
       <c r="F205" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>344</v>
       </c>
       <c r="D206">
         <v>28</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">
         <v>76</v>
       </c>
     </row>
@@ -5459,51 +5459,51 @@
         <v>348</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>349</v>
       </c>
       <c r="D210">
         <v>27</v>
       </c>
       <c r="E210" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>350</v>
       </c>
       <c r="D211">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E211" t="s">
         <v>70</v>
       </c>
       <c r="F211" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>351</v>
       </c>
       <c r="D212">
         <v>26</v>
       </c>
       <c r="E212" t="s">
         <v>142</v>
       </c>
       <c r="F212" t="s">
         <v>352</v>
       </c>
     </row>
@@ -5589,51 +5589,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>360</v>
       </c>
       <c r="D218">
         <v>27</v>
       </c>
       <c r="E218" t="s">
         <v>110</v>
       </c>
       <c r="F218" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>361</v>
       </c>
       <c r="D219">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>50</v>
       </c>
       <c r="F219" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>363</v>
       </c>
       <c r="D220">
         <v>26</v>
       </c>
       <c r="E220" t="s">
         <v>32</v>
       </c>
       <c r="F220" t="s">
         <v>61</v>
       </c>
     </row>
@@ -5793,133 +5793,133 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="C230" t="s">
         <v>378</v>
       </c>
       <c r="D230">
         <v>27</v>
       </c>
       <c r="E230" t="s">
         <v>70</v>
       </c>
       <c r="F230" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="C231" t="s">
         <v>379</v>
       </c>
       <c r="D231">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E231" t="s">
         <v>24</v>
       </c>
       <c r="F231" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>381</v>
       </c>
       <c r="D232">
         <v>27</v>
       </c>
       <c r="E232" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>382</v>
       </c>
       <c r="D233">
         <v>27</v>
       </c>
       <c r="E233" t="s">
         <v>70</v>
       </c>
       <c r="F233" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>383</v>
       </c>
       <c r="D234">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E234" t="s">
         <v>110</v>
       </c>
       <c r="F234" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>233</v>
       </c>
       <c r="C235" t="s">
         <v>384</v>
       </c>
       <c r="D235">
         <v>27</v>
       </c>
       <c r="E235" t="s">
         <v>99</v>
       </c>
       <c r="F235" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>385</v>
       </c>
       <c r="D236">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E236" t="s">
         <v>32</v>
       </c>
       <c r="F236" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="C237" t="s">
         <v>386</v>
       </c>
       <c r="D237">
         <v>27</v>
       </c>
       <c r="E237" t="s">
         <v>32</v>
       </c>
       <c r="F237" t="s">
         <v>369</v>
       </c>
     </row>
@@ -5960,51 +5960,51 @@
     <row r="240" spans="1:6">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="C240" t="s">
         <v>389</v>
       </c>
       <c r="D240">
         <v>25</v>
       </c>
       <c r="E240" t="s">
         <v>70</v>
       </c>
       <c r="F240" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>390</v>
       </c>
       <c r="D241">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E241" t="s">
         <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>