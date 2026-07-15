--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1517,51 +1517,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1577,131 +1577,131 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
@@ -1877,51 +1877,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
@@ -2114,51 +2114,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>75</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
@@ -2374,91 +2374,91 @@
       </c>
       <c r="C46" t="s">
         <v>96</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>98</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>61</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>100</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>101</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
@@ -2594,111 +2594,111 @@
       </c>
       <c r="C57" t="s">
         <v>113</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>116</v>
       </c>
       <c r="F58" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>118</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>120</v>
       </c>
       <c r="D60">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>123</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>56</v>
       </c>
     </row>
@@ -2988,51 +2988,51 @@
       </c>
       <c r="C77" t="s">
         <v>145</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
@@ -3128,91 +3128,91 @@
       </c>
       <c r="C84" t="s">
         <v>155</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>30</v>
       </c>
       <c r="F85" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>158</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>159</v>
       </c>
       <c r="F86" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>161</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>163</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>164</v>
       </c>
       <c r="F88" t="s">
@@ -3245,51 +3245,51 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>168</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>169</v>
       </c>
       <c r="D91">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>170</v>
       </c>
       <c r="F91" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>172</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>30</v>
       </c>
       <c r="F92" t="s">
@@ -3422,51 +3422,51 @@
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
@@ -3482,51 +3482,51 @@
       </c>
       <c r="C102" t="s">
         <v>186</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>187</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>129</v>
       </c>
       <c r="F103" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>189</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>61</v>
       </c>
       <c r="F104" t="s">
@@ -3602,51 +3602,51 @@
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>197</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>61</v>
       </c>
       <c r="F109" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>198</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
@@ -3682,51 +3682,51 @@
       </c>
       <c r="C112" t="s">
         <v>201</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>203</v>
       </c>
       <c r="D113">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>204</v>
       </c>
       <c r="D114">
         <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
@@ -4211,51 +4211,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>237</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>30</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>238</v>
       </c>
       <c r="D142">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>16</v>
       </c>
       <c r="F142" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>240</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
         <v>241</v>
       </c>
     </row>
@@ -4395,119 +4395,119 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>252</v>
       </c>
       <c r="D152">
         <v>27</v>
       </c>
       <c r="E152" t="s">
         <v>164</v>
       </c>
       <c r="F152" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>254</v>
       </c>
       <c r="D153">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>256</v>
       </c>
       <c r="D154">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E154" t="s">
         <v>217</v>
       </c>
       <c r="F154" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>258</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>259</v>
       </c>
       <c r="D156">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>16</v>
       </c>
       <c r="F156" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>261</v>
       </c>
       <c r="D157">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E157" t="s">
         <v>75</v>
       </c>
       <c r="F157" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>122</v>
       </c>
       <c r="F158" t="s">
         <v>263</v>
       </c>
     </row>
@@ -4531,51 +4531,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>266</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>268</v>
       </c>
       <c r="D161">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>270</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>167</v>
       </c>
     </row>
@@ -4780,51 +4780,51 @@
         <v>286</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>287</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>288</v>
       </c>
       <c r="D176">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>290</v>
       </c>
       <c r="D177">
         <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
       <c r="F177" t="s">
         <v>291</v>
       </c>
     </row>
@@ -5066,85 +5066,85 @@
         <v>289</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>313</v>
       </c>
       <c r="D192">
         <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>314</v>
       </c>
       <c r="D193">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>315</v>
       </c>
       <c r="F193" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>317</v>
       </c>
       <c r="D194">
         <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>61</v>
       </c>
       <c r="F194" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>319</v>
       </c>
       <c r="D195">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>315</v>
       </c>
       <c r="F195" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>321</v>
       </c>
       <c r="D196">
         <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
         <v>127</v>
       </c>
     </row>
@@ -5247,51 +5247,51 @@
         <v>122</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>333</v>
       </c>
       <c r="D203">
         <v>27</v>
       </c>
       <c r="E203" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>334</v>
       </c>
       <c r="D204">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>335</v>
       </c>
       <c r="D205">
         <v>27</v>
       </c>
       <c r="E205" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
@@ -5337,51 +5337,51 @@
         <v>122</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>339</v>
       </c>
       <c r="D209">
         <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>340</v>
       </c>
       <c r="D210">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>341</v>
       </c>
       <c r="D211">
         <v>27</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
         <v>87</v>
       </c>
     </row>