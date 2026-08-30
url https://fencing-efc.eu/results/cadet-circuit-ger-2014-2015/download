--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1637,51 +1637,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
@@ -1777,51 +1777,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
@@ -2134,51 +2134,51 @@
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>75</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -2254,51 +2254,51 @@
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>88</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
@@ -2394,51 +2394,51 @@
       </c>
       <c r="C47" t="s">
         <v>98</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>61</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>100</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>101</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
@@ -2454,51 +2454,51 @@
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>106</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
@@ -2928,51 +2928,51 @@
       </c>
       <c r="C74" t="s">
         <v>139</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>140</v>
       </c>
       <c r="F74" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>142</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>61</v>
       </c>
       <c r="F75" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
@@ -3008,51 +3008,51 @@
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>148</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
@@ -3285,91 +3285,91 @@
       </c>
       <c r="C92" t="s">
         <v>172</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>30</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>173</v>
       </c>
       <c r="D93">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>174</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>30</v>
       </c>
       <c r="F94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>175</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>122</v>
       </c>
     </row>
@@ -3562,51 +3562,51 @@
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>194</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
@@ -3662,91 +3662,91 @@
       </c>
       <c r="C111" t="s">
         <v>199</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>201</v>
       </c>
       <c r="D112">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>203</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>204</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>205</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>159</v>
       </c>
       <c r="F115" t="s">
@@ -3953,51 +3953,51 @@
       </c>
       <c r="C126" t="s">
         <v>218</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>220</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>221</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>222</v>
       </c>
     </row>
@@ -4480,85 +4480,85 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>261</v>
       </c>
       <c r="D157">
         <v>28</v>
       </c>
       <c r="E157" t="s">
         <v>75</v>
       </c>
       <c r="F157" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>122</v>
       </c>
       <c r="F158" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>264</v>
       </c>
       <c r="D159">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>266</v>
       </c>
       <c r="D160">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>268</v>
       </c>
       <c r="D161">
         <v>27</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>269</v>
       </c>
     </row>
@@ -4916,51 +4916,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>302</v>
       </c>
       <c r="D183">
         <v>26</v>
       </c>
       <c r="E183" t="s">
         <v>303</v>
       </c>
       <c r="F183" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>305</v>
       </c>
       <c r="D184">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>306</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
         <v>219</v>
       </c>
     </row>
@@ -5035,51 +5035,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>311</v>
       </c>
       <c r="D190">
         <v>28</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>312</v>
       </c>
       <c r="D191">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>313</v>
       </c>
       <c r="D192">
         <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
@@ -5185,51 +5185,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>325</v>
       </c>
       <c r="D199">
         <v>27</v>
       </c>
       <c r="E199" t="s">
         <v>21</v>
       </c>
       <c r="F199" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>327</v>
       </c>
       <c r="D200">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>329</v>
       </c>
       <c r="D201">
         <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>330</v>
       </c>
       <c r="F201" t="s">
         <v>331</v>
       </c>
     </row>
@@ -5309,51 +5309,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>337</v>
       </c>
       <c r="D207">
         <v>24</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>338</v>
       </c>
       <c r="D208">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E208" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>339</v>
       </c>
       <c r="D209">
         <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>340</v>
@@ -5543,51 +5543,51 @@
         <v>122</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>355</v>
       </c>
       <c r="D222">
         <v>27</v>
       </c>
       <c r="E222" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>356</v>
       </c>
       <c r="D223">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E223" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>