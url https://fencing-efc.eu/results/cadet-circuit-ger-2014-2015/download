--- v2 (2026-08-30)
+++ v3 (2026-10-17)
@@ -1497,51 +1497,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1557,51 +1557,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1677,51 +1677,51 @@
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1937,111 +1937,111 @@
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
       <c r="F25" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
@@ -2194,51 +2194,51 @@
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>82</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
@@ -2314,51 +2314,51 @@
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>94</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" t="s">
@@ -2514,51 +2514,51 @@
       </c>
       <c r="C53" t="s">
         <v>108</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>110</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>111</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
@@ -2671,71 +2671,71 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>123</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>124</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>75</v>
       </c>
       <c r="F63" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2768,51 +2768,51 @@
       </c>
       <c r="C66" t="s">
         <v>128</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>129</v>
       </c>
       <c r="F66" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>131</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>132</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
       <c r="F68" t="s">
@@ -2828,91 +2828,91 @@
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>134</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>135</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>136</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>30</v>
       </c>
       <c r="F73" t="s">
@@ -3148,51 +3148,51 @@
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>30</v>
       </c>
       <c r="F85" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>158</v>
       </c>
       <c r="D86">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>159</v>
       </c>
       <c r="F86" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>161</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
@@ -3462,51 +3462,51 @@
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>186</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>187</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>129</v>
       </c>
       <c r="F103" t="s">
@@ -3542,51 +3542,51 @@
       </c>
       <c r="C105" t="s">
         <v>191</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>194</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
@@ -3796,51 +3796,51 @@
       </c>
       <c r="C118" t="s">
         <v>209</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>75</v>
       </c>
       <c r="F118" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>210</v>
       </c>
       <c r="D119">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>211</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>30</v>
       </c>
       <c r="F120" t="s">
@@ -4259,51 +4259,51 @@
         <v>241</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>242</v>
       </c>
       <c r="D144">
         <v>27</v>
       </c>
       <c r="E144" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>243</v>
       </c>
       <c r="D145">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>21</v>
       </c>
       <c r="F145" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>245</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>61</v>
       </c>
       <c r="F146" t="s">
         <v>99</v>
       </c>
     </row>
@@ -4497,51 +4497,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>122</v>
       </c>
       <c r="F158" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>264</v>
       </c>
       <c r="D159">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>266</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
         <v>267</v>
       </c>
     </row>
@@ -4613,235 +4613,235 @@
         <v>87</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>274</v>
       </c>
       <c r="D165">
         <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>275</v>
       </c>
       <c r="D166">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>30</v>
       </c>
       <c r="F166" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>276</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>277</v>
       </c>
       <c r="D168">
         <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>278</v>
       </c>
       <c r="D169">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>21</v>
       </c>
       <c r="F169" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>280</v>
       </c>
       <c r="D170">
         <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>61</v>
       </c>
       <c r="F170" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>281</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>282</v>
       </c>
       <c r="D172">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>284</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>285</v>
       </c>
       <c r="D174">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>287</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>288</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>290</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
       <c r="F177" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>292</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>164</v>
       </c>
       <c r="F178" t="s">
         <v>293</v>
       </c>
     </row>
@@ -4899,153 +4899,153 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>300</v>
       </c>
       <c r="D182">
         <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>302</v>
       </c>
       <c r="D183">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>303</v>
       </c>
       <c r="F183" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>305</v>
       </c>
       <c r="D184">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>306</v>
       </c>
       <c r="D185">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>307</v>
       </c>
       <c r="D186">
         <v>28</v>
       </c>
       <c r="E186" t="s">
         <v>16</v>
       </c>
       <c r="F186" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>308</v>
       </c>
       <c r="D187">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>309</v>
       </c>
       <c r="D188">
         <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>310</v>
       </c>
       <c r="D189">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E189" t="s">
         <v>21</v>
       </c>
       <c r="F189" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>311</v>
       </c>
       <c r="D190">
         <v>28</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
         <v>301</v>
       </c>
     </row>
@@ -5323,51 +5323,51 @@
         <v>68</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>338</v>
       </c>
       <c r="D208">
         <v>28</v>
       </c>
       <c r="E208" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>339</v>
       </c>
       <c r="D209">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>340</v>
       </c>
       <c r="D210">
         <v>28</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
@@ -5467,99 +5467,99 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>349</v>
       </c>
       <c r="D217">
         <v>25</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>351</v>
       </c>
       <c r="D218">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>352</v>
       </c>
       <c r="D219">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E219" t="s">
         <v>21</v>
       </c>
       <c r="F219" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>353</v>
       </c>
       <c r="D220">
         <v>28</v>
       </c>
       <c r="E220" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>354</v>
       </c>
       <c r="D221">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E221" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>355</v>
       </c>
       <c r="D222">
         <v>27</v>
       </c>
       <c r="E222" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>356</v>