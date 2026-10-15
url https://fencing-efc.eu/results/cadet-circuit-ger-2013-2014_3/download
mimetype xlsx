--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2150,51 +2150,51 @@
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
@@ -2281,51 +2281,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2432,51 +2432,51 @@
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
       <c r="F35" t="s">
@@ -2549,51 +2549,51 @@
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
@@ -2629,51 +2629,51 @@
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
       <c r="F43" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
@@ -2689,165 +2689,165 @@
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>81</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>84</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="F52" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>66</v>
       </c>
     </row>
@@ -2988,51 +2988,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>104</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>105</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>106</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
       <c r="F64" t="s">
@@ -3068,51 +3068,51 @@
       </c>
       <c r="C66" t="s">
         <v>110</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>111</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>112</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3285,91 +3285,91 @@
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>126</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>127</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>129</v>
       </c>
       <c r="D80">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>130</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
       <c r="F81" t="s">
@@ -3864,51 +3864,51 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>165</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>166</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>167</v>
       </c>
       <c r="F108" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>169</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
@@ -4061,51 +4061,51 @@
       </c>
       <c r="C117" t="s">
         <v>178</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>34</v>
       </c>
       <c r="F117" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>179</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>180</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>29</v>
       </c>
       <c r="F119" t="s">
         <v>109</v>
       </c>
     </row>
@@ -4462,96 +4462,96 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>204</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>34</v>
       </c>
       <c r="F139" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>205</v>
       </c>
       <c r="D140">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>29</v>
       </c>
       <c r="F140" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>207</v>
       </c>
       <c r="D141">
         <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>208</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>209</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>34</v>
       </c>
       <c r="F143" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>210</v>
       </c>
       <c r="D144">
         <v>27</v>
       </c>
       <c r="E144" t="s">
         <v>34</v>
       </c>
       <c r="F144" t="s">
         <v>35</v>
       </c>
     </row>
@@ -4713,51 +4713,51 @@
         <v>58</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>222</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>223</v>
       </c>
       <c r="D156">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>224</v>
       </c>
       <c r="D157">
         <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>34</v>
       </c>
       <c r="F157" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
@@ -4806,51 +4806,51 @@
         <v>27</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>229</v>
       </c>
       <c r="D161">
         <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>230</v>
       </c>
       <c r="D162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>34</v>
       </c>
       <c r="F162" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>231</v>
       </c>
       <c r="D163">
         <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
@@ -5278,51 +5278,51 @@
       </c>
       <c r="C14" t="s">
         <v>256</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>258</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>259</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -5842,51 +5842,51 @@
       </c>
       <c r="C44" t="s">
         <v>291</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>34</v>
       </c>
       <c r="F44" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>293</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>294</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
     </row>
@@ -6038,88 +6038,88 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>304</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>305</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>306</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>307</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>308</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>34</v>
       </c>
       <c r="F59" t="s">
         <v>40</v>
       </c>
     </row>
@@ -6132,51 +6132,51 @@
       </c>
       <c r="C60" t="s">
         <v>309</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>310</v>
       </c>
       <c r="D61">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>311</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>29</v>
       </c>
       <c r="F62" t="s">
         <v>109</v>
       </c>
     </row>
@@ -6223,51 +6223,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>315</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>316</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>317</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>34</v>
       </c>
       <c r="F67" t="s">
@@ -6397,51 +6397,51 @@
       </c>
       <c r="C74" t="s">
         <v>324</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>325</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>326</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76" t="s">
         <v>133</v>
       </c>
     </row>
@@ -6491,51 +6491,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>329</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>330</v>
       </c>
       <c r="D80">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>140</v>
       </c>
       <c r="F80" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>331</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -6571,51 +6571,51 @@
       </c>
       <c r="C83" t="s">
         <v>334</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>335</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>19</v>
       </c>
       <c r="F84" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>336</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>43</v>
       </c>
       <c r="F85" t="s">
@@ -6745,68 +6745,68 @@
       </c>
       <c r="C92" t="s">
         <v>344</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>34</v>
       </c>
       <c r="F92" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>345</v>
       </c>
       <c r="D93">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>346</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>34</v>
       </c>
       <c r="F94" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>347</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>34</v>
       </c>
       <c r="F95" t="s">
@@ -6879,51 +6879,51 @@
       </c>
       <c r="C99" t="s">
         <v>351</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>352</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>34</v>
       </c>
       <c r="F100" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>353</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>93</v>
       </c>
       <c r="F101" t="s">
@@ -6939,51 +6939,51 @@
       </c>
       <c r="C102" t="s">
         <v>355</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>140</v>
       </c>
       <c r="F102" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>356</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>357</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>93</v>
       </c>
     </row>
@@ -6993,125 +6993,125 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>358</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>360</v>
       </c>
       <c r="D106">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>361</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>362</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>34</v>
       </c>
       <c r="F108" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>363</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>140</v>
       </c>
       <c r="F109" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>364</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>365</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>366</v>
       </c>
     </row>
@@ -7161,51 +7161,51 @@
       </c>
       <c r="C114" t="s">
         <v>369</v>
       </c>
       <c r="D114">
         <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>34</v>
       </c>
       <c r="F114" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>370</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>371</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
@@ -7565,51 +7565,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>394</v>
       </c>
       <c r="D136">
         <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>395</v>
       </c>
       <c r="F136" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>397</v>
       </c>
       <c r="D137">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>398</v>
       </c>
       <c r="D138">
         <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>34</v>
       </c>
       <c r="F138" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
@@ -7664,51 +7664,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>403</v>
       </c>
       <c r="D142">
         <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>34</v>
       </c>
       <c r="F142" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>404</v>
       </c>
       <c r="D143">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>405</v>
       </c>
       <c r="D144">
         <v>27</v>
       </c>
       <c r="E144" t="s">
         <v>34</v>
       </c>
       <c r="F144" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
@@ -8153,113 +8153,113 @@
         <v>58</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>438</v>
       </c>
       <c r="D172">
         <v>28</v>
       </c>
       <c r="E172" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>439</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>34</v>
       </c>
       <c r="F173" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>440</v>
       </c>
       <c r="D174">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>441</v>
       </c>
       <c r="D175">
         <v>29</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>442</v>
       </c>
       <c r="D176">
         <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>29</v>
       </c>
       <c r="F176" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>444</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>445</v>
       </c>
       <c r="D178">
         <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>34</v>
       </c>
       <c r="F178" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
@@ -8359,51 +8359,51 @@
         <v>34</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>452</v>
       </c>
       <c r="E185" t="s">
         <v>34</v>
       </c>
       <c r="F185" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>453</v>
       </c>
       <c r="D186">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>395</v>
       </c>
       <c r="F186" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>454</v>
       </c>
       <c r="D187">
         <v>28</v>
       </c>
       <c r="E187" t="s">
         <v>19</v>
       </c>
       <c r="F187" t="s">
         <v>143</v>
       </c>
     </row>