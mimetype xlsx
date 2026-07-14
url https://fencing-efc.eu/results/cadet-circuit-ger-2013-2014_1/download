--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -1455,51 +1455,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1612,51 +1612,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
@@ -1892,51 +1892,51 @@
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2189,91 +2189,91 @@
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -2363,51 +2363,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
@@ -2717,51 +2717,51 @@
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>45</v>
       </c>
       <c r="F69" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>45</v>
       </c>
       <c r="F70" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
@@ -2777,51 +2777,51 @@
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>137</v>
       </c>
       <c r="F74" t="s">
@@ -2857,91 +2857,91 @@
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>67</v>
       </c>
       <c r="F76" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>142</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>67</v>
       </c>
       <c r="F77" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>144</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>146</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>75</v>
       </c>
       <c r="F80" t="s">
@@ -3014,51 +3014,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>154</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>82</v>
       </c>
       <c r="F86" t="s">
@@ -3074,51 +3074,51 @@
       </c>
       <c r="C87" t="s">
         <v>155</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>67</v>
       </c>
       <c r="F87" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>156</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>157</v>
       </c>
       <c r="F88" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>159</v>
       </c>
       <c r="D89">
         <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>137</v>
       </c>
       <c r="F89" t="s">
@@ -3154,51 +3154,51 @@
       </c>
       <c r="C91" t="s">
         <v>161</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>75</v>
       </c>
       <c r="F91" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>163</v>
       </c>
       <c r="D92">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>164</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
@@ -3274,51 +3274,51 @@
       </c>
       <c r="C97" t="s">
         <v>171</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>16</v>
       </c>
       <c r="F98" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
@@ -3474,71 +3474,71 @@
       </c>
       <c r="C107" t="s">
         <v>186</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>187</v>
       </c>
       <c r="F107" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>189</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>67</v>
       </c>
       <c r="F108" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>191</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>192</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>67</v>
       </c>
       <c r="F110" t="s">
@@ -3574,91 +3574,91 @@
       </c>
       <c r="C112" t="s">
         <v>196</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>197</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>82</v>
       </c>
       <c r="F113" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>199</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>201</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>75</v>
       </c>
       <c r="F115" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>203</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
@@ -3734,91 +3734,91 @@
       </c>
       <c r="C120" t="s">
         <v>208</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>82</v>
       </c>
       <c r="F120" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>210</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>87</v>
       </c>
       <c r="F121" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>212</v>
       </c>
       <c r="D122">
         <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>213</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>82</v>
       </c>
       <c r="F123" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>214</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>75</v>
       </c>
       <c r="F124" t="s">
@@ -3834,91 +3834,91 @@
       </c>
       <c r="C125" t="s">
         <v>215</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>137</v>
       </c>
       <c r="F125" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>216</v>
       </c>
       <c r="D126">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>36</v>
       </c>
       <c r="F126" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>217</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>75</v>
       </c>
       <c r="F127" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>218</v>
       </c>
       <c r="D128">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>137</v>
       </c>
       <c r="F128" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>219</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
@@ -3928,51 +3928,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>220</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>75</v>
       </c>
       <c r="F130" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>221</v>
       </c>
       <c r="D131">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>223</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>82</v>
       </c>
       <c r="F132" t="s">
         <v>198</v>
       </c>
     </row>
@@ -4061,51 +4061,51 @@
         <v>231</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>232</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>233</v>
       </c>
       <c r="D139">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>235</v>
       </c>
       <c r="D140">
         <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>75</v>
       </c>
       <c r="F140" t="s">
         <v>78</v>
       </c>
     </row>
@@ -4293,85 +4293,85 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>251</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>253</v>
       </c>
       <c r="D153">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>255</v>
       </c>
       <c r="D154">
         <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>256</v>
       </c>
       <c r="F154" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>258</v>
       </c>
       <c r="D155">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>95</v>
       </c>
       <c r="F155" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>259</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>260</v>
       </c>
     </row>
@@ -4443,102 +4443,102 @@
         <v>54</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>267</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>269</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>75</v>
       </c>
       <c r="F162" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>270</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>272</v>
       </c>
       <c r="D164">
         <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>16</v>
       </c>
       <c r="F164" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>273</v>
       </c>
       <c r="D165">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>82</v>
       </c>
       <c r="F165" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>274</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>95</v>
       </c>
       <c r="F166" t="s">
         <v>101</v>
       </c>
     </row>
@@ -4749,85 +4749,85 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>293</v>
       </c>
       <c r="D179">
         <v>27</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>296</v>
       </c>
       <c r="D181">
         <v>28</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>298</v>
       </c>
       <c r="D182">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>299</v>
       </c>
       <c r="D183">
         <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>300</v>
       </c>
     </row>
@@ -4851,102 +4851,102 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>302</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>87</v>
       </c>
       <c r="F186" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>304</v>
       </c>
       <c r="D187">
         <v>27</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>306</v>
       </c>
       <c r="D188">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>75</v>
       </c>
       <c r="F188" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>307</v>
       </c>
       <c r="D189">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E189" t="s">
         <v>95</v>
       </c>
       <c r="F189" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>308</v>
       </c>
       <c r="D190">
         <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>87</v>
       </c>
       <c r="F190" t="s">
         <v>309</v>
       </c>
     </row>
@@ -4987,102 +4987,102 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>312</v>
       </c>
       <c r="D193">
         <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>313</v>
       </c>
       <c r="D194">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>95</v>
       </c>
       <c r="F194" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>315</v>
       </c>
       <c r="D195">
         <v>28</v>
       </c>
       <c r="E195" t="s">
         <v>82</v>
       </c>
       <c r="F195" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>317</v>
       </c>
       <c r="D196">
         <v>29</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>319</v>
       </c>
       <c r="D197">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E197" t="s">
         <v>157</v>
       </c>
       <c r="F197" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>320</v>
       </c>
       <c r="D198">
         <v>25</v>
       </c>
       <c r="E198" t="s">
         <v>75</v>
       </c>
       <c r="F198" t="s">
         <v>78</v>
       </c>
     </row>