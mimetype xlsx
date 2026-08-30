--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1632,91 +1632,91 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -1929,71 +1929,71 @@
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>67</v>
       </c>
       <c r="F32" t="s">
@@ -2029,111 +2029,111 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>75</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
@@ -2149,51 +2149,51 @@
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>36</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
@@ -2249,51 +2249,51 @@
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>95</v>
       </c>
     </row>
@@ -2523,51 +2523,51 @@
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2620,51 +2620,51 @@
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2757,51 +2757,51 @@
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
@@ -2877,51 +2877,51 @@
       </c>
       <c r="C77" t="s">
         <v>142</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>67</v>
       </c>
       <c r="F77" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>144</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
@@ -2977,51 +2977,51 @@
       </c>
       <c r="C82" t="s">
         <v>149</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>150</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>95</v>
       </c>
     </row>
@@ -3034,51 +3034,51 @@
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>154</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>82</v>
       </c>
       <c r="F86" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>155</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>67</v>
       </c>
       <c r="F87" t="s">
@@ -3194,51 +3194,51 @@
       </c>
       <c r="C93" t="s">
         <v>164</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>166</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>45</v>
       </c>
       <c r="F94" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>168</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
       <c r="F95" t="s">
@@ -3554,51 +3554,51 @@
       </c>
       <c r="C111" t="s">
         <v>194</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>196</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>197</v>
       </c>
       <c r="D113">
         <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>82</v>
       </c>
       <c r="F113" t="s">
@@ -3654,71 +3654,71 @@
       </c>
       <c r="C116" t="s">
         <v>203</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>204</v>
       </c>
       <c r="D117">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>205</v>
       </c>
       <c r="D118">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>207</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>82</v>
       </c>
       <c r="F119" t="s">
@@ -3854,51 +3854,51 @@
       </c>
       <c r="C126" t="s">
         <v>216</v>
       </c>
       <c r="D126">
         <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>36</v>
       </c>
       <c r="F126" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>217</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>75</v>
       </c>
       <c r="F127" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>218</v>
       </c>
       <c r="D128">
         <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>137</v>
       </c>
       <c r="F128" t="s">
@@ -3962,51 +3962,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>223</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>82</v>
       </c>
       <c r="F132" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>224</v>
       </c>
       <c r="D133">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>82</v>
       </c>
       <c r="F133" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>226</v>
       </c>
       <c r="D134">
         <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>145</v>
       </c>
     </row>
@@ -4030,51 +4030,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>229</v>
       </c>
       <c r="D136">
         <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>157</v>
       </c>
       <c r="F136" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>230</v>
       </c>
       <c r="D137">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>232</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
@@ -4225,51 +4225,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>245</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>246</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>248</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>249</v>
       </c>
     </row>
@@ -4395,51 +4395,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>263</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>16</v>
       </c>
       <c r="F158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>264</v>
       </c>
       <c r="D159">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>266</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>54</v>
       </c>
     </row>
@@ -4579,102 +4579,102 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>279</v>
       </c>
       <c r="D169">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>75</v>
       </c>
       <c r="F169" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>280</v>
       </c>
       <c r="D170">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>282</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>283</v>
       </c>
       <c r="D172">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>16</v>
       </c>
       <c r="F172" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>285</v>
       </c>
       <c r="D173">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>16</v>
       </c>
       <c r="F173" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>286</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>36</v>
       </c>
       <c r="F174" t="s">
         <v>85</v>
       </c>
     </row>
@@ -5055,51 +5055,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>319</v>
       </c>
       <c r="D197">
         <v>28</v>
       </c>
       <c r="E197" t="s">
         <v>157</v>
       </c>
       <c r="F197" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>320</v>
       </c>
       <c r="D198">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>75</v>
       </c>
       <c r="F198" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>999</v>
       </c>
       <c r="C199" t="s">
         <v>321</v>
       </c>
       <c r="D199">
         <v>27</v>
       </c>
       <c r="E199" t="s">
         <v>277</v>
       </c>
       <c r="F199" t="s">
         <v>322</v>
       </c>
     </row>