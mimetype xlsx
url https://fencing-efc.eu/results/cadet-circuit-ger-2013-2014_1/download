--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1692,71 +1692,71 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
@@ -1772,111 +1772,111 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -2069,91 +2069,91 @@
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>75</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>36</v>
       </c>
       <c r="F40" t="s">
@@ -2169,51 +2169,51 @@
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -2483,51 +2483,51 @@
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>67</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>45</v>
       </c>
       <c r="F58" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
@@ -2560,51 +2560,51 @@
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>82</v>
       </c>
       <c r="F63" t="s">
@@ -2837,51 +2837,51 @@
       </c>
       <c r="C75" t="s">
         <v>139</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>82</v>
       </c>
       <c r="F75" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>67</v>
       </c>
       <c r="F76" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>142</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>67</v>
       </c>
       <c r="F77" t="s">
@@ -3414,91 +3414,91 @@
       </c>
       <c r="C104" t="s">
         <v>181</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>36</v>
       </c>
       <c r="F104" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>67</v>
       </c>
       <c r="F105" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>184</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>186</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>187</v>
       </c>
       <c r="F107" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>189</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>67</v>
       </c>
       <c r="F108" t="s">
@@ -4047,82 +4047,82 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>230</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>232</v>
       </c>
       <c r="D138">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>233</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>235</v>
       </c>
       <c r="D140">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>75</v>
       </c>
       <c r="F140" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>236</v>
       </c>
       <c r="D141">
         <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
@@ -4344,51 +4344,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>258</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>95</v>
       </c>
       <c r="F155" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>259</v>
       </c>
       <c r="D156">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>261</v>
       </c>
       <c r="D157">
         <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>262</v>
       </c>
     </row>
@@ -4596,51 +4596,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>280</v>
       </c>
       <c r="D170">
         <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>282</v>
       </c>
       <c r="D171">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>283</v>
       </c>
       <c r="D172">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>16</v>
       </c>
       <c r="F172" t="s">
         <v>284</v>
       </c>
     </row>
@@ -4766,51 +4766,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
         <v>28</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>296</v>
       </c>
       <c r="D181">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>298</v>
       </c>
       <c r="D182">
         <v>28</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>185</v>
       </c>
     </row>
@@ -4834,85 +4834,85 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>301</v>
       </c>
       <c r="D184">
         <v>28</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>302</v>
       </c>
       <c r="D185">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
         <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>87</v>
       </c>
       <c r="F186" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>304</v>
       </c>
       <c r="D187">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>306</v>
       </c>
       <c r="D188">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>75</v>
       </c>
       <c r="F188" t="s">
         <v>78</v>
       </c>
     </row>
@@ -4936,51 +4936,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>308</v>
       </c>
       <c r="D190">
         <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>87</v>
       </c>
       <c r="F190" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>310</v>
       </c>
       <c r="D191">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E191" t="s">
         <v>75</v>
       </c>
       <c r="F191" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>311</v>
       </c>
       <c r="D192">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>75</v>
       </c>
       <c r="F192" t="s">
         <v>78</v>
       </c>
     </row>