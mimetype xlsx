--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1426,131 +1426,131 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -1914,51 +1914,51 @@
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="F28" t="s">
@@ -2111,91 +2111,91 @@
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>72</v>
       </c>
       <c r="F40" t="s">
@@ -2271,91 +2271,91 @@
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>75</v>
       </c>
       <c r="F46" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
@@ -3116,51 +3116,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>160</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>162</v>
       </c>
       <c r="D88">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>163</v>
       </c>
       <c r="F88" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
     </row>
@@ -3333,51 +3333,51 @@
       </c>
       <c r="C98" t="s">
         <v>179</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>180</v>
       </c>
       <c r="F98" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>182</v>
       </c>
       <c r="D99">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>184</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>163</v>
       </c>
       <c r="F100" t="s">
@@ -3578,51 +3578,51 @@
       </c>
       <c r="C111" t="s">
         <v>201</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>203</v>
       </c>
       <c r="D112">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>205</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
@@ -3798,51 +3798,51 @@
       </c>
       <c r="C122" t="s">
         <v>217</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>219</v>
       </c>
       <c r="D123">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>220</v>
       </c>
       <c r="D124">
         <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="F124" t="s">
@@ -4099,99 +4099,99 @@
         <v>178</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>241</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>242</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>243</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>244</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>245</v>
       </c>
       <c r="D143">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>246</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
@@ -4308,102 +4308,102 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>258</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>259</v>
       </c>
       <c r="D153">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>72</v>
       </c>
       <c r="F153" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>261</v>
       </c>
       <c r="D154">
         <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>262</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>75</v>
       </c>
       <c r="F155" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>264</v>
       </c>
       <c r="D156">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>265</v>
       </c>
       <c r="D157">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>192</v>
       </c>
     </row>
@@ -4495,68 +4495,68 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>272</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>180</v>
       </c>
       <c r="F163" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>274</v>
       </c>
       <c r="D164">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>275</v>
       </c>
       <c r="D165">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>37</v>
       </c>
       <c r="F165" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>277</v>
       </c>
       <c r="D166">
         <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4580,51 +4580,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>279</v>
       </c>
       <c r="D168">
         <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>55</v>
       </c>
       <c r="F168" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>280</v>
       </c>
       <c r="D169">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>282</v>
       </c>
       <c r="D170">
         <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
@@ -4662,99 +4662,99 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>286</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>288</v>
       </c>
       <c r="D174">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E174" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>289</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>180</v>
       </c>
       <c r="F175" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>290</v>
       </c>
       <c r="D176">
         <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>163</v>
       </c>
       <c r="F176" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>291</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>292</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>43</v>
       </c>
       <c r="F178" t="s">
         <v>293</v>
       </c>
     </row>
@@ -4874,51 +4874,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>302</v>
       </c>
       <c r="D186">
         <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>55</v>
       </c>
       <c r="F186" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>303</v>
       </c>
       <c r="D187">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>304</v>
       </c>
       <c r="D188">
         <v>28</v>
       </c>
       <c r="E188" t="s">
         <v>305</v>
       </c>
       <c r="F188" t="s">
         <v>306</v>
       </c>
     </row>
@@ -4973,170 +4973,170 @@
         <v>10</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>310</v>
       </c>
       <c r="D192">
         <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>311</v>
       </c>
       <c r="D193">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>313</v>
       </c>
       <c r="D194">
         <v>28</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>314</v>
       </c>
       <c r="D195">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E195" t="s">
         <v>37</v>
       </c>
       <c r="F195" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>316</v>
       </c>
       <c r="D196">
         <v>27</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>318</v>
       </c>
       <c r="D197">
         <v>29</v>
       </c>
       <c r="E197" t="s">
         <v>180</v>
       </c>
       <c r="F197" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>319</v>
       </c>
       <c r="D198">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>321</v>
       </c>
       <c r="D199">
         <v>27</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>322</v>
       </c>
       <c r="D200">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>323</v>
       </c>
       <c r="D201">
         <v>29</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>324</v>
       </c>
     </row>