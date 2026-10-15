--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1382,51 +1382,51 @@
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1456,51 +1456,51 @@
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -1524,51 +1524,51 @@
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
@@ -1769,91 +1769,91 @@
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2034,51 +2034,51 @@
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>44</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>35</v>
       </c>
       <c r="F45" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -2322,51 +2322,51 @@
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>35</v>
       </c>
       <c r="F60" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
@@ -2422,51 +2422,51 @@
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>51</v>
       </c>
       <c r="F66" t="s">
         <v>115</v>
       </c>
     </row>
@@ -3353,51 +3353,51 @@
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>186</v>
       </c>
       <c r="D113">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
@@ -3490,51 +3490,51 @@
       </c>
       <c r="C118" t="s">
         <v>193</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>44</v>
       </c>
       <c r="F118" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>194</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>35</v>
       </c>
       <c r="F119" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>195</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
@@ -3550,71 +3550,71 @@
       </c>
       <c r="C121" t="s">
         <v>196</v>
       </c>
       <c r="D121">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>197</v>
       </c>
       <c r="D122">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>25</v>
       </c>
       <c r="F122" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>199</v>
       </c>
       <c r="D123">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>2.0</v>
       </c>
       <c r="C124" t="s">
         <v>200</v>
       </c>
       <c r="D124">
         <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>35</v>
       </c>
       <c r="F124" t="s">
         <v>81</v>
       </c>
     </row>
@@ -3854,51 +3854,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>217</v>
       </c>
       <c r="D138">
         <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>218</v>
       </c>
       <c r="D139">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>219</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>31</v>
       </c>
       <c r="F140" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3990,51 +3990,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>227</v>
       </c>
       <c r="D146">
         <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>25</v>
       </c>
       <c r="F146" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>229</v>
       </c>
       <c r="D147">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>230</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>25</v>
       </c>
       <c r="F148" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4160,136 +4160,136 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>242</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>25</v>
       </c>
       <c r="F156" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>243</v>
       </c>
       <c r="D157">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>244</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>95</v>
       </c>
       <c r="F158" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>245</v>
       </c>
       <c r="D159">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>247</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>25</v>
       </c>
       <c r="F160" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>249</v>
       </c>
       <c r="D161">
         <v>27</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>250</v>
       </c>
       <c r="D162">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>252</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>187</v>
       </c>
     </row>
@@ -4565,51 +4565,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>275</v>
       </c>
       <c r="D180">
         <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>240</v>
       </c>
       <c r="F180" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>277</v>
       </c>
       <c r="D181">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E181" t="s">
         <v>240</v>
       </c>
       <c r="F181" t="s">
         <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>