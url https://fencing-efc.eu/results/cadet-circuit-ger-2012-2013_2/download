--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -1277,51 +1277,51 @@
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -1473,68 +1473,68 @@
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -1615,51 +1615,51 @@
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2111,51 +2111,51 @@
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>87</v>
       </c>
       <c r="F49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -2191,51 +2191,51 @@
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>95</v>
       </c>
       <c r="F54" t="s">
         <v>96</v>
       </c>
     </row>
@@ -2248,88 +2248,88 @@
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>104</v>
       </c>
     </row>
@@ -2719,71 +2719,71 @@
       </c>
       <c r="C79" t="s">
         <v>136</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>87</v>
       </c>
       <c r="F79" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>138</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>127</v>
       </c>
       <c r="F80" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
@@ -2936,51 +2936,51 @@
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>70</v>
       </c>
       <c r="F92" t="s">
@@ -3133,71 +3133,71 @@
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>95</v>
       </c>
       <c r="F100" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>167</v>
       </c>
       <c r="D101">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>95</v>
       </c>
       <c r="F101" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>169</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>25</v>
       </c>
       <c r="F102" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>170</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>171</v>
       </c>
       <c r="F103" t="s">
@@ -3253,51 +3253,51 @@
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
@@ -3333,51 +3333,51 @@
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>2.0</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
@@ -3450,51 +3450,51 @@
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>190</v>
       </c>
       <c r="D116">
         <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>191</v>
       </c>
       <c r="D117">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>193</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>44</v>
       </c>
       <c r="F118" t="s">
@@ -3627,51 +3627,51 @@
       </c>
       <c r="C125" t="s">
         <v>201</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>95</v>
       </c>
       <c r="F125" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>203</v>
       </c>
       <c r="D126">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>2.0</v>
       </c>
       <c r="C127" t="s">
         <v>204</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
@@ -3752,102 +3752,102 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>209</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>171</v>
       </c>
       <c r="F132" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>210</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>57</v>
       </c>
       <c r="F133" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>211</v>
       </c>
       <c r="D134">
         <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>213</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>214</v>
       </c>
       <c r="D136">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>215</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>44</v>
       </c>
       <c r="F137" t="s">
         <v>216</v>
       </c>
     </row>
@@ -4075,102 +4075,102 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>234</v>
       </c>
       <c r="D151">
         <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>235</v>
       </c>
       <c r="D152">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>25</v>
       </c>
       <c r="F152" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>236</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>238</v>
       </c>
       <c r="D154">
         <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>239</v>
       </c>
       <c r="D155">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>240</v>
       </c>
       <c r="F155" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>242</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>25</v>
       </c>
       <c r="F156" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4279,51 +4279,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>252</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>253</v>
       </c>
       <c r="D164">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>254</v>
       </c>
       <c r="D165">
         <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>255</v>
       </c>
     </row>
@@ -4364,68 +4364,68 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>259</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>261</v>
       </c>
       <c r="D169">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>262</v>
       </c>
       <c r="D170">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>263</v>
       </c>
       <c r="D171">
         <v>29</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
@@ -4463,85 +4463,85 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>267</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>35</v>
       </c>
       <c r="F174" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>268</v>
       </c>
       <c r="D175">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>171</v>
       </c>
       <c r="F175" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>269</v>
       </c>
       <c r="D176">
         <v>30</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>270</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>25</v>
       </c>
       <c r="F177" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>271</v>
       </c>
       <c r="D178">
         <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>25</v>
       </c>
       <c r="F178" t="s">
         <v>272</v>
       </c>
     </row>