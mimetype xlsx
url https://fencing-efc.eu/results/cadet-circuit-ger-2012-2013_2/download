--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1402,51 +1402,51 @@
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -1632,51 +1632,51 @@
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>43</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
       <c r="F25" t="s">
@@ -1712,51 +1712,51 @@
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1937,51 +1937,51 @@
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>74</v>
       </c>
     </row>
@@ -2014,91 +2014,91 @@
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>44</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>35</v>
       </c>
       <c r="F45" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>44</v>
       </c>
       <c r="F47" t="s">
@@ -2131,51 +2131,51 @@
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>87</v>
       </c>
       <c r="F49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
@@ -2479,51 +2479,51 @@
       </c>
       <c r="C67" t="s">
         <v>116</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>118</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
@@ -2559,51 +2559,51 @@
       </c>
       <c r="C71" t="s">
         <v>122</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>70</v>
       </c>
       <c r="F71" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>127</v>
       </c>
       <c r="F73" t="s">
@@ -2619,51 +2619,51 @@
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -2759,51 +2759,51 @@
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -2899,51 +2899,51 @@
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>70</v>
       </c>
       <c r="F88" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>154</v>
       </c>
     </row>
@@ -2996,51 +2996,51 @@
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>44</v>
       </c>
       <c r="F93" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>70</v>
       </c>
       <c r="F94" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>160</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>70</v>
       </c>
       <c r="F95" t="s">
@@ -3093,51 +3093,51 @@
       </c>
       <c r="C98" t="s">
         <v>164</v>
       </c>
       <c r="D98">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>165</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>127</v>
       </c>
       <c r="F99" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>95</v>
       </c>
       <c r="F100" t="s">
@@ -3293,71 +3293,71 @@
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.0</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>35</v>
       </c>
       <c r="F109" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.0</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>2.0</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
@@ -3701,51 +3701,51 @@
       </c>
       <c r="B129">
         <v>2.0</v>
       </c>
       <c r="C129" t="s">
         <v>206</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>207</v>
       </c>
       <c r="D130">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>208</v>
       </c>
       <c r="D131">
         <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>147</v>
       </c>
     </row>
@@ -3837,51 +3837,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>215</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>44</v>
       </c>
       <c r="F137" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>217</v>
       </c>
       <c r="D138">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>218</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>179</v>
       </c>
     </row>
@@ -3905,102 +3905,102 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>220</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>221</v>
       </c>
       <c r="D142">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>222</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>127</v>
       </c>
       <c r="F143" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>223</v>
       </c>
       <c r="D144">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>95</v>
       </c>
       <c r="F144" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>225</v>
       </c>
       <c r="D145">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>227</v>
       </c>
       <c r="D146">
         <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>25</v>
       </c>
       <c r="F146" t="s">
         <v>228</v>
       </c>
     </row>
@@ -4058,51 +4058,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>233</v>
       </c>
       <c r="D150">
         <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>70</v>
       </c>
       <c r="F150" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>234</v>
       </c>
       <c r="D151">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>235</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>25</v>
       </c>
       <c r="F152" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4330,51 +4330,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>256</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>95</v>
       </c>
       <c r="F166" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>257</v>
       </c>
       <c r="D167">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>70</v>
       </c>
       <c r="F167" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>259</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>260</v>
       </c>
     </row>
@@ -4398,51 +4398,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>262</v>
       </c>
       <c r="D170">
         <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>263</v>
       </c>
       <c r="D171">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>264</v>
       </c>
       <c r="D172">
         <v>30</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>