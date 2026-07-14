--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -1468,51 +1468,51 @@
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
@@ -1548,51 +1548,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
@@ -1728,128 +1728,128 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
@@ -2039,51 +2039,51 @@
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>44</v>
       </c>
       <c r="F35" t="s">
@@ -2099,51 +2099,51 @@
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
@@ -2239,51 +2239,51 @@
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>76</v>
       </c>
     </row>
@@ -2336,51 +2336,51 @@
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>44</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>47</v>
       </c>
       <c r="F50" t="s">
@@ -2533,51 +2533,51 @@
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>104</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>36</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -2630,51 +2630,51 @@
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>76</v>
       </c>
       <c r="F65" t="s">
@@ -2747,51 +2747,51 @@
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>44</v>
       </c>
       <c r="F71" t="s">
         <v>124</v>
       </c>
     </row>
@@ -2918,51 +2918,51 @@
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>135</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>47</v>
       </c>
       <c r="F79" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>138</v>
       </c>
       <c r="F80" t="s">
@@ -3115,51 +3115,51 @@
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>47</v>
       </c>
       <c r="F88" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3309,51 +3309,51 @@
       </c>
       <c r="C98" t="s">
         <v>172</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>173</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>76</v>
       </c>
       <c r="F99" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>174</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>175</v>
       </c>
       <c r="F100" t="s">
@@ -3369,111 +3369,111 @@
       </c>
       <c r="C101" t="s">
         <v>176</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>44</v>
       </c>
       <c r="F101" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>177</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>36</v>
       </c>
       <c r="F102" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>47</v>
       </c>
       <c r="F103" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>180</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>47</v>
       </c>
       <c r="F104" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>183</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3486,71 +3486,71 @@
       </c>
       <c r="C107" t="s">
         <v>184</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>158</v>
       </c>
       <c r="F107" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.0</v>
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>186</v>
       </c>
       <c r="F108" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.0</v>
       </c>
       <c r="C109" t="s">
         <v>188</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.0</v>
       </c>
       <c r="C110" t="s">
         <v>189</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3623,51 +3623,51 @@
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>2.0</v>
       </c>
       <c r="C115" t="s">
         <v>199</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>200</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>47</v>
       </c>
       <c r="F116" t="s">
         <v>164</v>
       </c>
     </row>
@@ -3777,51 +3777,51 @@
       </c>
       <c r="C122" t="s">
         <v>209</v>
       </c>
       <c r="D122">
         <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>211</v>
       </c>
       <c r="D123">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>2.0</v>
       </c>
       <c r="C124" t="s">
         <v>212</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
@@ -4004,51 +4004,51 @@
         <v>228</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>229</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>230</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>32</v>
       </c>
       <c r="F136" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>232</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4137,51 +4137,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>44</v>
       </c>
       <c r="F143" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>243</v>
       </c>
       <c r="D144">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>76</v>
       </c>
       <c r="F144" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
         <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>47</v>
       </c>
       <c r="F145" t="s">
         <v>154</v>
       </c>
     </row>
@@ -4369,51 +4369,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>260</v>
       </c>
       <c r="D157">
         <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>158</v>
       </c>
       <c r="F157" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>263</v>
       </c>
       <c r="D159">
         <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
@@ -4550,51 +4550,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>276</v>
       </c>
       <c r="D168">
         <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>277</v>
       </c>
       <c r="F168" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>279</v>
       </c>
       <c r="D169">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>277</v>
       </c>
       <c r="F169" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>281</v>
       </c>
       <c r="D170">
         <v>30</v>
       </c>
       <c r="E170" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
@@ -4643,51 +4643,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>286</v>
       </c>
       <c r="D174">
         <v>29</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>288</v>
       </c>
       <c r="D175">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>290</v>
       </c>
       <c r="D176">
         <v>30</v>
       </c>
       <c r="E176" t="s">
         <v>158</v>
       </c>
       <c r="F176" t="s">
         <v>261</v>
       </c>
     </row>
@@ -4739,51 +4739,51 @@
         <v>280</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
         <v>29</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>295</v>
       </c>
       <c r="D181">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E181" t="s">
         <v>44</v>
       </c>
       <c r="F181" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>296</v>
       </c>
       <c r="D182">
         <v>27</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>272</v>
       </c>
     </row>
@@ -4807,85 +4807,85 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>299</v>
       </c>
       <c r="D184">
         <v>27</v>
       </c>
       <c r="E184" t="s">
         <v>277</v>
       </c>
       <c r="F184" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E185" t="s">
         <v>47</v>
       </c>
       <c r="F185" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
         <v>28</v>
       </c>
       <c r="E186" t="s">
         <v>44</v>
       </c>
       <c r="F186" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>304</v>
       </c>
       <c r="D187">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>305</v>
       </c>
       <c r="D188">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>306</v>
       </c>
     </row>
@@ -4974,51 +4974,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>314</v>
       </c>
       <c r="D194">
         <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>315</v>
       </c>
       <c r="D195">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>317</v>
       </c>
       <c r="D196">
         <v>29</v>
       </c>
       <c r="E196" t="s">
         <v>47</v>
       </c>
       <c r="F196" t="s">
         <v>181</v>
       </c>
     </row>
@@ -5121,85 +5121,85 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>326</v>
       </c>
       <c r="D203">
         <v>28</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>328</v>
       </c>
       <c r="D204">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>329</v>
       </c>
       <c r="D205">
         <v>27</v>
       </c>
       <c r="E205" t="s">
         <v>193</v>
       </c>
       <c r="F205" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>330</v>
       </c>
       <c r="D206">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>332</v>
       </c>
       <c r="D207">
         <v>28</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>316</v>
       </c>
     </row>