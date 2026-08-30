--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1628,51 +1628,51 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
@@ -1688,51 +1688,51 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -2276,131 +2276,131 @@
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>84</v>
       </c>
       <c r="F46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>44</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>47</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -2436,51 +2436,51 @@
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
       <c r="F53" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>98</v>
       </c>
       <c r="F54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -2858,51 +2858,51 @@
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>36</v>
       </c>
       <c r="F75" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>131</v>
       </c>
       <c r="F77" t="s">
@@ -3172,71 +3172,71 @@
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>158</v>
       </c>
       <c r="F91" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>161</v>
       </c>
       <c r="F92" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>163</v>
       </c>
       <c r="D93">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>47</v>
       </c>
       <c r="F93" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>165</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>32</v>
       </c>
       <c r="F94" t="s">
@@ -3329,51 +3329,51 @@
       </c>
       <c r="C99" t="s">
         <v>173</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>76</v>
       </c>
       <c r="F99" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>174</v>
       </c>
       <c r="D100">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>175</v>
       </c>
       <c r="F100" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>176</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>44</v>
       </c>
       <c r="F101" t="s">
@@ -3446,51 +3446,51 @@
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>183</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>184</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>158</v>
       </c>
       <c r="F107" t="s">
@@ -3677,51 +3677,51 @@
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>202</v>
       </c>
       <c r="D118">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>44</v>
       </c>
       <c r="F118" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>47</v>
       </c>
       <c r="F119" t="s">
@@ -3757,51 +3757,51 @@
       </c>
       <c r="C121" t="s">
         <v>208</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>47</v>
       </c>
       <c r="F121" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>209</v>
       </c>
       <c r="D122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>211</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>84</v>
       </c>
     </row>
@@ -4103,68 +4103,68 @@
         <v>141</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>238</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>239</v>
       </c>
       <c r="D142">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>44</v>
       </c>
       <c r="F143" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>243</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>76</v>
       </c>
       <c r="F144" t="s">
         <v>143</v>
       </c>
     </row>
@@ -4725,99 +4725,99 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>293</v>
       </c>
       <c r="D179">
         <v>28</v>
       </c>
       <c r="E179" t="s">
         <v>277</v>
       </c>
       <c r="F179" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>295</v>
       </c>
       <c r="D181">
         <v>29</v>
       </c>
       <c r="E181" t="s">
         <v>44</v>
       </c>
       <c r="F181" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>296</v>
       </c>
       <c r="D182">
         <v>27</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>297</v>
       </c>
       <c r="D183">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E183" t="s">
         <v>44</v>
       </c>
       <c r="F183" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>299</v>
       </c>
       <c r="D184">
         <v>27</v>
       </c>
       <c r="E184" t="s">
         <v>277</v>
       </c>
       <c r="F184" t="s">
         <v>300</v>
       </c>
     </row>
@@ -5056,82 +5056,82 @@
         <v>321</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>322</v>
       </c>
       <c r="D199">
         <v>28</v>
       </c>
       <c r="E199" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>323</v>
       </c>
       <c r="D200">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E200" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>324</v>
       </c>
       <c r="D201">
         <v>29</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>325</v>
       </c>
       <c r="D202">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>326</v>
       </c>
       <c r="D203">
         <v>28</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>327</v>
       </c>
     </row>