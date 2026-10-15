--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1785,51 +1785,51 @@
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
@@ -2139,51 +2139,51 @@
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -2376,91 +2376,91 @@
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>47</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
       <c r="F53" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>98</v>
       </c>
       <c r="F54" t="s">
@@ -2650,71 +2650,71 @@
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>76</v>
       </c>
       <c r="F65" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>44</v>
       </c>
       <c r="F66" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
@@ -2784,51 +2784,51 @@
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>44</v>
       </c>
       <c r="F71" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>84</v>
       </c>
     </row>
@@ -2838,51 +2838,51 @@
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>36</v>
       </c>
       <c r="F75" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -3038,51 +3038,51 @@
       </c>
       <c r="C84" t="s">
         <v>146</v>
       </c>
       <c r="D84">
         <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>131</v>
       </c>
       <c r="F84" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3095,108 +3095,108 @@
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>151</v>
       </c>
       <c r="F87" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>47</v>
       </c>
       <c r="F88" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>158</v>
       </c>
       <c r="F91" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>161</v>
       </c>
       <c r="F92" t="s">
@@ -3252,51 +3252,51 @@
       </c>
       <c r="C95" t="s">
         <v>167</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.0</v>
       </c>
       <c r="C96" t="s">
         <v>169</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>171</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>32</v>
       </c>
     </row>
@@ -3409,51 +3409,51 @@
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
         <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>47</v>
       </c>
       <c r="F103" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>180</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>47</v>
       </c>
       <c r="F104" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3640,51 +3640,51 @@
       </c>
       <c r="B115">
         <v>2.0</v>
       </c>
       <c r="C115" t="s">
         <v>199</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>200</v>
       </c>
       <c r="D116">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>47</v>
       </c>
       <c r="F116" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>138</v>
       </c>
     </row>
@@ -3908,82 +3908,82 @@
       </c>
       <c r="B129">
         <v>2.0</v>
       </c>
       <c r="C129" t="s">
         <v>220</v>
       </c>
       <c r="D129">
         <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>36</v>
       </c>
       <c r="F129" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>221</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>222</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>161</v>
       </c>
       <c r="F131" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>224</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>225</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" t="s">
         <v>226</v>
       </c>
     </row>
@@ -4171,51 +4171,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
         <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>47</v>
       </c>
       <c r="F145" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>245</v>
       </c>
       <c r="D146">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>44</v>
       </c>
       <c r="F146" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>246</v>
       </c>
       <c r="D147">
         <v>27</v>
       </c>
       <c r="E147" t="s">
         <v>44</v>
       </c>
       <c r="F147" t="s">
         <v>247</v>
       </c>
     </row>
@@ -4250,102 +4250,102 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>251</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>193</v>
       </c>
       <c r="F150" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>252</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>11</v>
       </c>
       <c r="F151" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>254</v>
       </c>
       <c r="D152">
         <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>47</v>
       </c>
       <c r="F152" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>256</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>131</v>
       </c>
       <c r="F153" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>257</v>
       </c>
       <c r="D154">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>258</v>
       </c>
       <c r="D155">
         <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>27</v>
       </c>
     </row>
@@ -4383,51 +4383,51 @@
         <v>261</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>263</v>
       </c>
       <c r="D159">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>265</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>266</v>
       </c>
       <c r="F160" t="s">
         <v>267</v>
       </c>
     </row>
@@ -4451,82 +4451,82 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>269</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>32</v>
       </c>
       <c r="F162" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>270</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>271</v>
       </c>
       <c r="D164">
         <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>273</v>
       </c>
       <c r="D165">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>274</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>27</v>
       </c>
     </row>
@@ -4824,51 +4824,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
         <v>28</v>
       </c>
       <c r="E185" t="s">
         <v>47</v>
       </c>
       <c r="F185" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>44</v>
       </c>
       <c r="F186" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>304</v>
       </c>
       <c r="D187">
         <v>29</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>20</v>
       </c>
     </row>