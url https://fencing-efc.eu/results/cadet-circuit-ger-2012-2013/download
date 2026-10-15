--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1495,51 +1495,51 @@
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
@@ -1555,51 +1555,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
@@ -1615,51 +1615,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1829,51 +1829,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1906,91 +1906,91 @@
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>63</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -2006,51 +2006,51 @@
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2183,71 +2183,71 @@
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2371,51 +2371,51 @@
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>105</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
@@ -2568,51 +2568,51 @@
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
@@ -3082,51 +3082,51 @@
       </c>
       <c r="C88" t="s">
         <v>163</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>167</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>43</v>
       </c>
     </row>
@@ -3219,51 +3219,51 @@
       </c>
       <c r="C95" t="s">
         <v>174</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>54</v>
       </c>
       <c r="F95" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.0</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>28</v>
       </c>
       <c r="F96" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>178</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
@@ -3696,51 +3696,51 @@
       </c>
       <c r="C119" t="s">
         <v>210</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>82</v>
       </c>
       <c r="F119" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>211</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>212</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>19</v>
       </c>
     </row>
@@ -4215,51 +4215,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>256</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>31</v>
       </c>
       <c r="F149" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>257</v>
       </c>
       <c r="D150">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>258</v>
       </c>
       <c r="D151">
         <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
@@ -4277,51 +4277,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>260</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>244</v>
       </c>
       <c r="F153" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>262</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>263</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
@@ -4492,85 +4492,85 @@
         <v>142</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>276</v>
       </c>
       <c r="D166">
         <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>277</v>
       </c>
       <c r="D167">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>278</v>
       </c>
       <c r="D168">
         <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>280</v>
       </c>
       <c r="D169">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>21</v>
       </c>
       <c r="F169" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>282</v>
       </c>
       <c r="D170">
         <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>244</v>
       </c>
       <c r="F170" t="s">
         <v>245</v>
       </c>
     </row>
@@ -4645,65 +4645,65 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>288</v>
       </c>
       <c r="D175">
         <v>29</v>
       </c>
       <c r="E175" t="s">
         <v>21</v>
       </c>
       <c r="F175" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>290</v>
       </c>
       <c r="D176">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E176" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>291</v>
       </c>
       <c r="D177">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E177" t="s">
         <v>31</v>
       </c>
       <c r="F177" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>292</v>
       </c>
       <c r="D178">
         <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
       <c r="F178" t="s">
         <v>95</v>
       </c>
     </row>