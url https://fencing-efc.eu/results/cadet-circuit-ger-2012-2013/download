--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -1378,71 +1378,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -1675,51 +1675,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1926,51 +1926,51 @@
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
@@ -2123,51 +2123,51 @@
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>28</v>
       </c>
       <c r="F41" t="s">
@@ -2391,71 +2391,71 @@
       </c>
       <c r="C53" t="s">
         <v>105</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>108</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>110</v>
       </c>
     </row>
@@ -2508,51 +2508,51 @@
       </c>
       <c r="C59" t="s">
         <v>115</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
@@ -2608,51 +2608,51 @@
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>54</v>
       </c>
       <c r="F65" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>126</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
@@ -2688,51 +2688,51 @@
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>131</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>31</v>
       </c>
       <c r="F69" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>82</v>
       </c>
       <c r="F70" t="s">
@@ -2765,51 +2765,51 @@
       </c>
       <c r="C72" t="s">
         <v>135</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
       <c r="F72" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>137</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>139</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>54</v>
       </c>
       <c r="F74" t="s">
@@ -2845,71 +2845,71 @@
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>60</v>
       </c>
       <c r="F76" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>145</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>82</v>
       </c>
       <c r="F77" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>147</v>
       </c>
       <c r="D78">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>47</v>
       </c>
       <c r="F78" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>149</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
@@ -3022,51 +3022,51 @@
       </c>
       <c r="C85" t="s">
         <v>158</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>160</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>82</v>
       </c>
       <c r="F86" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.0</v>
       </c>
       <c r="C87" t="s">
         <v>161</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
@@ -3179,71 +3179,71 @@
       </c>
       <c r="C93" t="s">
         <v>171</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>172</v>
       </c>
       <c r="D94">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>174</v>
       </c>
       <c r="D95">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>54</v>
       </c>
       <c r="F95" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.0</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>28</v>
       </c>
       <c r="F96" t="s">
@@ -3319,51 +3319,51 @@
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>183</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>184</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
@@ -3379,88 +3379,88 @@
       </c>
       <c r="C103" t="s">
         <v>186</v>
       </c>
       <c r="D103">
         <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>43</v>
       </c>
       <c r="F103" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>187</v>
       </c>
       <c r="D104">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>188</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>190</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>192</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>31</v>
       </c>
       <c r="F107" t="s">
@@ -3496,151 +3496,151 @@
       </c>
       <c r="C109" t="s">
         <v>194</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.0</v>
       </c>
       <c r="C110" t="s">
         <v>195</v>
       </c>
       <c r="D110">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>2.0</v>
       </c>
       <c r="C111" t="s">
         <v>196</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>197</v>
       </c>
       <c r="F111" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>199</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>54</v>
       </c>
       <c r="F112" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>201</v>
       </c>
       <c r="D113">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>2.0</v>
       </c>
       <c r="C114" t="s">
         <v>202</v>
       </c>
       <c r="D114">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>2.0</v>
       </c>
       <c r="C115" t="s">
         <v>203</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>204</v>
       </c>
       <c r="F115" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>206</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>21</v>
       </c>
       <c r="F116" t="s">
@@ -3733,71 +3733,71 @@
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>212</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>213</v>
       </c>
       <c r="D122">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>54</v>
       </c>
       <c r="F123" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>2.0</v>
       </c>
       <c r="C124" t="s">
         <v>216</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>54</v>
       </c>
       <c r="F124" t="s">
@@ -3850,51 +3850,51 @@
       </c>
       <c r="C127" t="s">
         <v>220</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>2.0</v>
       </c>
       <c r="C128" t="s">
         <v>222</v>
       </c>
       <c r="D128">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>2.0</v>
       </c>
       <c r="C129" t="s">
         <v>223</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>204</v>
       </c>
       <c r="F129" t="s">
         <v>224</v>
       </c>
     </row>
@@ -3952,51 +3952,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>230</v>
       </c>
       <c r="D133">
         <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>47</v>
       </c>
       <c r="F133" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>231</v>
       </c>
       <c r="D134">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
       <c r="F134" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>232</v>
       </c>
       <c r="D135">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>31</v>
       </c>
       <c r="F135" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4147,51 +4147,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>251</v>
       </c>
       <c r="D145">
         <v>28</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>252</v>
       </c>
       <c r="D146">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>254</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>228</v>
       </c>
     </row>
@@ -4294,51 +4294,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>262</v>
       </c>
       <c r="D154">
         <v>28</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>263</v>
       </c>
       <c r="D155">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>264</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
@@ -4478,82 +4478,82 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>275</v>
       </c>
       <c r="D165">
         <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>276</v>
       </c>
       <c r="D166">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>277</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>278</v>
       </c>
       <c r="D168">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>280</v>
       </c>
       <c r="D169">
         <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>21</v>
       </c>
       <c r="F169" t="s">
         <v>281</v>
       </c>
     </row>
@@ -4676,184 +4676,184 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>291</v>
       </c>
       <c r="D177">
         <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>31</v>
       </c>
       <c r="F177" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>292</v>
       </c>
       <c r="D178">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
       <c r="F178" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>293</v>
       </c>
       <c r="D179">
         <v>29</v>
       </c>
       <c r="E179" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>60</v>
       </c>
       <c r="F180" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>296</v>
       </c>
       <c r="D181">
         <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>297</v>
       </c>
       <c r="D182">
         <v>28</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
       <c r="F182" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>299</v>
       </c>
       <c r="D183">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E183" t="s">
         <v>236</v>
       </c>
       <c r="F183" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>301</v>
       </c>
       <c r="D184">
         <v>29</v>
       </c>
       <c r="E184" t="s">
         <v>10</v>
       </c>
       <c r="F184" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>302</v>
       </c>
       <c r="D185">
         <v>30</v>
       </c>
       <c r="E185" t="s">
         <v>21</v>
       </c>
       <c r="F185" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>10</v>
       </c>
       <c r="F186" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>304</v>
       </c>
       <c r="D187">
         <v>30</v>
       </c>
       <c r="E187" t="s">
         <v>236</v>
       </c>
       <c r="F187" t="s">
         <v>300</v>
       </c>
     </row>