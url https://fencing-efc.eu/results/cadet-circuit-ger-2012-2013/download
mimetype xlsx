--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1438,51 +1438,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -1515,51 +1515,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
@@ -1655,51 +1655,51 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
@@ -2103,51 +2103,51 @@
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -2240,125 +2240,125 @@
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>94</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>99</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>101</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>102</v>
       </c>
     </row>
@@ -2488,51 +2488,51 @@
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>115</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -2548,51 +2548,51 @@
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
@@ -2648,51 +2648,51 @@
       </c>
       <c r="C66" t="s">
         <v>126</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>127</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>31</v>
       </c>
       <c r="F67" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
@@ -2905,51 +2905,51 @@
       </c>
       <c r="C79" t="s">
         <v>149</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>151</v>
       </c>
       <c r="D80">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>153</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>63</v>
       </c>
       <c r="F81" t="s">
@@ -3102,51 +3102,51 @@
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
         <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>167</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>168</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>169</v>
       </c>
     </row>
@@ -3159,51 +3159,51 @@
       </c>
       <c r="C92" t="s">
         <v>170</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>171</v>
       </c>
       <c r="D93">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>172</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
@@ -3436,91 +3436,91 @@
       </c>
       <c r="C106" t="s">
         <v>190</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>192</v>
       </c>
       <c r="D107">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>31</v>
       </c>
       <c r="F107" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.0</v>
       </c>
       <c r="C108" t="s">
         <v>193</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.0</v>
       </c>
       <c r="C109" t="s">
         <v>194</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.0</v>
       </c>
       <c r="C110" t="s">
         <v>195</v>
       </c>
       <c r="D110">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
@@ -3656,51 +3656,51 @@
       </c>
       <c r="C117" t="s">
         <v>208</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>31</v>
       </c>
       <c r="F117" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>209</v>
       </c>
       <c r="D118">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>210</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>82</v>
       </c>
       <c r="F119" t="s">
@@ -3773,51 +3773,51 @@
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>54</v>
       </c>
       <c r="F123" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>2.0</v>
       </c>
       <c r="C124" t="s">
         <v>216</v>
       </c>
       <c r="D124">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>54</v>
       </c>
       <c r="F124" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>2.0</v>
       </c>
       <c r="C125" t="s">
         <v>218</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
@@ -3867,102 +3867,102 @@
       </c>
       <c r="B128">
         <v>2.0</v>
       </c>
       <c r="C128" t="s">
         <v>222</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>2.0</v>
       </c>
       <c r="C129" t="s">
         <v>223</v>
       </c>
       <c r="D129">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>204</v>
       </c>
       <c r="F129" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>225</v>
       </c>
       <c r="D130">
         <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>31</v>
       </c>
       <c r="F130" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>227</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>229</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>82</v>
       </c>
       <c r="F132" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>230</v>
       </c>
       <c r="D133">
         <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>47</v>
       </c>
       <c r="F133" t="s">
         <v>48</v>
       </c>
     </row>
@@ -4232,51 +4232,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>257</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>258</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>259</v>
       </c>
       <c r="D152">
         <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>260</v>
@@ -4325,51 +4325,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>264</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>266</v>
       </c>
       <c r="D157">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>267</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>19</v>
       </c>
       <c r="F158" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4410,51 +4410,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>270</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>236</v>
       </c>
       <c r="F161" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>271</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>272</v>
       </c>
       <c r="D163">
         <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>221</v>
       </c>
     </row>
@@ -4724,51 +4724,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
         <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>60</v>
       </c>
       <c r="F180" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>296</v>
       </c>
       <c r="D181">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>297</v>
       </c>
       <c r="D182">
         <v>28</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
       <c r="F182" t="s">
         <v>298</v>
       </c>
     </row>
@@ -4894,119 +4894,119 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>309</v>
       </c>
       <c r="D190">
         <v>29</v>
       </c>
       <c r="E190" t="s">
         <v>236</v>
       </c>
       <c r="F190" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>310</v>
       </c>
       <c r="D191">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>311</v>
       </c>
       <c r="D192">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>236</v>
       </c>
       <c r="F192" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>312</v>
       </c>
       <c r="D193">
         <v>29</v>
       </c>
       <c r="E193" t="s">
         <v>236</v>
       </c>
       <c r="F193" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>313</v>
       </c>
       <c r="D194">
         <v>29</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>314</v>
       </c>
       <c r="D195">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E195" t="s">
         <v>315</v>
       </c>
       <c r="F195" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>317</v>
       </c>
       <c r="D196">
         <v>28</v>
       </c>
       <c r="E196" t="s">
         <v>31</v>
       </c>
       <c r="F196" t="s">
         <v>318</v>
       </c>
     </row>