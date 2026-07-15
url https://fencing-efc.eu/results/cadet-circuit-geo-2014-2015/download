--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -731,51 +731,51 @@
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
@@ -790,96 +790,96 @@
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1078,51 +1078,51 @@
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -1185,51 +1185,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -1247,51 +1247,51 @@
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>