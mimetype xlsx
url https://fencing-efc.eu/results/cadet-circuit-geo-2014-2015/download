--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -759,51 +759,51 @@
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -869,51 +869,51 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1168,51 +1168,51 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>