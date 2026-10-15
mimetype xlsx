--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -726,51 +726,51 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1631,51 +1631,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>62</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1702,51 +1702,51 @@
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>68</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1810,51 +1810,51 @@
       </c>
       <c r="C25" t="s">
         <v>72</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>73</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>74</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1867,91 +1867,91 @@
       </c>
       <c r="C28" t="s">
         <v>75</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>76</v>
       </c>
       <c r="F28" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>78</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>79</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>80</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>81</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>