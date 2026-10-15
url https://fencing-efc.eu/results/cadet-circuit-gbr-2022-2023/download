--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1565,102 +1565,102 @@
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
@@ -1744,71 +1744,71 @@
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1978,51 +1978,51 @@
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
@@ -2263,51 +2263,51 @@
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>60</v>
       </c>
       <c r="F52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>92</v>
       </c>
     </row>
@@ -2380,51 +2380,51 @@
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>101</v>
       </c>
       <c r="F58" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>70</v>
       </c>
       <c r="F59" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>106</v>
       </c>
       <c r="F60" t="s">
@@ -2600,51 +2600,51 @@
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>120</v>
       </c>
       <c r="F69" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
       <c r="F71" t="s">
@@ -3000,51 +3000,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>149</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>49</v>
       </c>
       <c r="F92" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>150</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>60</v>
       </c>
       <c r="F93" t="s">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3128,51 +3128,51 @@
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>155</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>156</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>157</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3279,71 +3279,71 @@
       </c>
       <c r="C12" t="s">
         <v>164</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>165</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>166</v>
       </c>
       <c r="F13" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>168</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>169</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3424,51 +3424,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>175</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>176</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>96</v>
       </c>
       <c r="F21" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>177</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3532,51 +3532,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>181</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>182</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>183</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -3777,51 +3777,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>195</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>196</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>197</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -4076,51 +4076,51 @@
       </c>
       <c r="C55" t="s">
         <v>214</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>60</v>
       </c>
       <c r="F55" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>215</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>49</v>
       </c>
       <c r="F56" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>216</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>60</v>
       </c>
       <c r="F57" t="s">
@@ -4458,51 +4458,51 @@
       </c>
       <c r="C75" t="s">
         <v>235</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>29</v>
       </c>
       <c r="F75" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>236</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>237</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>60</v>
       </c>
     </row>
@@ -4632,51 +4632,51 @@
       </c>
       <c r="C84" t="s">
         <v>245</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>246</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>247</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>70</v>
       </c>
       <c r="F86" t="s">
@@ -4872,51 +4872,51 @@
       </c>
       <c r="C96" t="s">
         <v>260</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>262</v>
       </c>
       <c r="D97">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>263</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>42</v>
       </c>
       <c r="F98" t="s">
@@ -4929,51 +4929,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>264</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>265</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>37</v>
       </c>
       <c r="F100" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>266</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>78</v>
       </c>
     </row>
@@ -5116,102 +5116,102 @@
         <v>145</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>278</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="C111" t="s">
         <v>279</v>
       </c>
       <c r="D111">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>29</v>
       </c>
       <c r="F111" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>280</v>
       </c>
       <c r="D112">
         <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>70</v>
       </c>
       <c r="F112" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>281</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>283</v>
       </c>
       <c r="D114">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>284</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>37</v>
       </c>
       <c r="F115" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>