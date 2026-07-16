--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1062,51 +1062,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1159,71 +1159,71 @@
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
@@ -1296,51 +1296,51 @@
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
@@ -1607,51 +1607,51 @@
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>69</v>
       </c>
       <c r="F31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>72</v>
       </c>
       <c r="F32" t="s">
@@ -1667,51 +1667,51 @@
       </c>
       <c r="C33" t="s">
         <v>74</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>76</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -1721,51 +1721,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>80</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
@@ -1911,51 +1911,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>93</v>
       </c>
       <c r="D2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>94</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>80.0</v>
@@ -2396,91 +2396,91 @@
       </c>
       <c r="C26" t="s">
         <v>123</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>124</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>28</v>
       </c>
       <c r="F27" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>126</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>127</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>128</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -2656,51 +2656,51 @@
       </c>
       <c r="C39" t="s">
         <v>142</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>143</v>
       </c>
       <c r="D40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>144</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
@@ -2833,111 +2833,111 @@
       </c>
       <c r="C48" t="s">
         <v>155</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>156</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>157</v>
       </c>
       <c r="D50">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>158</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>160</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
       <c r="F53" t="s">
@@ -2973,51 +2973,51 @@
       </c>
       <c r="C55" t="s">
         <v>163</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>164</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>165</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3087,68 +3087,68 @@
       </c>
       <c r="C61" t="s">
         <v>170</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>171</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>172</v>
       </c>
       <c r="D63">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>173</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
@@ -3198,51 +3198,51 @@
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>176</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>177</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
       <c r="F68" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="C69" t="s">
         <v>179</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
@@ -3345,51 +3345,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>189</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>190</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="C78" t="s">
         <v>191</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>69</v>
       </c>
       <c r="F78" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
@@ -3410,51 +3410,51 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="C80" t="s">
         <v>194</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="C81" t="s">
         <v>195</v>
       </c>
       <c r="D81">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>