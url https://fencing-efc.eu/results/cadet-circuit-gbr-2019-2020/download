--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1609,51 +1609,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>23</v>
@@ -1665,51 +1665,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
@@ -1770,122 +1770,122 @@
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
@@ -1986,51 +1986,51 @@
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>38</v>
       </c>
       <c r="F23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>40</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
@@ -2054,105 +2054,105 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>43</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>44</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>46</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>48</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>49</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
@@ -2373,51 +2373,51 @@
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>79</v>
       </c>
       <c r="F46" t="s">
@@ -2430,51 +2430,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>81</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>84</v>
       </c>
       <c r="F49" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2875,111 +2875,111 @@
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>128</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>91</v>
       </c>
       <c r="F72" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>60</v>
       </c>
       <c r="F74" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
@@ -2995,91 +2995,91 @@
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>133</v>
       </c>
       <c r="F76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>99</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>119</v>
       </c>
       <c r="F80" t="s">
         <v>120</v>
       </c>
     </row>
@@ -3106,51 +3106,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>77</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>99</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
         <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
@@ -3183,51 +3183,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>147</v>
       </c>
       <c r="D87">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>148</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
@@ -3362,184 +3362,184 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="C96" t="s">
         <v>159</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="C97" t="s">
         <v>160</v>
       </c>
       <c r="D97">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>84</v>
       </c>
       <c r="F97" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="C98" t="s">
         <v>161</v>
       </c>
       <c r="D98">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>72</v>
       </c>
       <c r="F98" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="C99" t="s">
         <v>162</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="C101" t="s">
         <v>165</v>
       </c>
       <c r="D101">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="C102" t="s">
         <v>166</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="C104" t="s">
         <v>169</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>99</v>
       </c>
       <c r="F104" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="C105" t="s">
         <v>170</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>100</v>
       </c>
       <c r="C106" t="s">
         <v>171</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>72</v>
       </c>
       <c r="F106" t="s">
         <v>73</v>
       </c>
     </row>
@@ -3705,91 +3705,91 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>182</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>91</v>
       </c>
       <c r="F2" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>184</v>
       </c>
       <c r="D3">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>186</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>188</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>190</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
@@ -3799,51 +3799,51 @@
       </c>
       <c r="C7" t="s">
         <v>191</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>119</v>
       </c>
       <c r="F7" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>192</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>193</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
@@ -4007,51 +4007,51 @@
       </c>
       <c r="C18" t="s">
         <v>204</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>205</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>206</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -4084,51 +4084,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>208</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>209</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>211</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
@@ -4218,51 +4218,51 @@
       </c>
       <c r="C29" t="s">
         <v>217</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
       <c r="F29" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>219</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>221</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>119</v>
       </c>
       <c r="F31" t="s">
@@ -4449,51 +4449,51 @@
       </c>
       <c r="C41" t="s">
         <v>235</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>119</v>
       </c>
       <c r="F41" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>236</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>238</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
@@ -4623,51 +4623,51 @@
       </c>
       <c r="C50" t="s">
         <v>246</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>248</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>250</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
@@ -4700,51 +4700,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>253</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>254</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>255</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
@@ -4777,51 +4777,51 @@
       </c>
       <c r="C58" t="s">
         <v>258</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>259</v>
       </c>
       <c r="F58" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>261</v>
       </c>
       <c r="D59">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>72</v>
       </c>
       <c r="F59" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>263</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>264</v>
       </c>
     </row>
@@ -4854,148 +4854,148 @@
       </c>
       <c r="C62" t="s">
         <v>266</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>267</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>60</v>
       </c>
       <c r="F63" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>268</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>269</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>133</v>
       </c>
       <c r="F65" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>270</v>
       </c>
       <c r="D66">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>271</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>60</v>
       </c>
       <c r="F67" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>272</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>273</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>274</v>
       </c>
       <c r="F69" t="s">
@@ -5065,51 +5065,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>279</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>280</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>282</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5122,51 +5122,51 @@
       </c>
       <c r="C76" t="s">
         <v>283</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>32</v>
       </c>
       <c r="F76" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>285</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>60</v>
       </c>
       <c r="F77" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>286</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -5222,88 +5222,88 @@
       </c>
       <c r="C81" t="s">
         <v>290</v>
       </c>
       <c r="D81">
         <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>91</v>
       </c>
       <c r="F81" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>291</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>292</v>
       </c>
       <c r="D83">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>72</v>
       </c>
       <c r="F83" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>293</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>72</v>
       </c>
       <c r="F84" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>295</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
@@ -5456,51 +5456,51 @@
       </c>
       <c r="C93" t="s">
         <v>306</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>307</v>
       </c>
       <c r="D94">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>308</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
       <c r="F95" t="s">
@@ -5536,88 +5536,88 @@
       </c>
       <c r="C97" t="s">
         <v>310</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>99</v>
       </c>
       <c r="F97" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>312</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>72</v>
       </c>
       <c r="F98" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>313</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>314</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>99</v>
       </c>
       <c r="F100" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>315</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>55</v>
       </c>
       <c r="F101" t="s">
@@ -5653,71 +5653,71 @@
       </c>
       <c r="C103" t="s">
         <v>318</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>319</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>321</v>
       </c>
       <c r="D105">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>55</v>
       </c>
       <c r="F105" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>323</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
@@ -5730,111 +5730,111 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>324</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>325</v>
       </c>
       <c r="D108">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>326</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>60</v>
       </c>
       <c r="F109" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>327</v>
       </c>
       <c r="D110">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>328</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>329</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
@@ -6075,51 +6075,51 @@
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>346</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>347</v>
       </c>
       <c r="D126">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>348</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
@@ -6234,51 +6234,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>355</v>
       </c>
       <c r="D134">
         <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>356</v>
       </c>
       <c r="D135">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>357</v>
       </c>
       <c r="D136">
         <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>72</v>
       </c>
       <c r="F136" t="s">
         <v>262</v>
       </c>
     </row>
@@ -6302,82 +6302,82 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>360</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>84</v>
       </c>
       <c r="F138" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>361</v>
       </c>
       <c r="D139">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>362</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>72</v>
       </c>
       <c r="F140" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>363</v>
       </c>
       <c r="D141">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>364</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
@@ -6446,99 +6446,99 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>370</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>60</v>
       </c>
       <c r="F147" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>372</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>373</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>99</v>
       </c>
       <c r="F149" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>374</v>
       </c>
       <c r="D150">
         <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>60</v>
       </c>
       <c r="F150" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>375</v>
       </c>
       <c r="D151">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>38</v>
       </c>
       <c r="F151" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>376</v>
       </c>
       <c r="D152">
         <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
@@ -6703,119 +6703,119 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>389</v>
       </c>
       <c r="D163">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>55</v>
       </c>
       <c r="F163" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>390</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>391</v>
       </c>
       <c r="D165">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>72</v>
       </c>
       <c r="F165" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>392</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>119</v>
       </c>
       <c r="F166" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>393</v>
       </c>
       <c r="D167">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>99</v>
       </c>
       <c r="F167" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>394</v>
       </c>
       <c r="D168">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>395</v>
       </c>
       <c r="D169">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>