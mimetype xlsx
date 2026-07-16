--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1179,51 +1179,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1359,71 +1359,71 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
@@ -1476,51 +1476,51 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1530,51 +1530,51 @@
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
@@ -1670,71 +1670,71 @@
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
@@ -2078,91 +2078,91 @@
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>86</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>86</v>
       </c>
       <c r="F49" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>97</v>
       </c>
       <c r="F52" t="s">
         <v>98</v>
       </c>
     </row>
@@ -2235,91 +2235,91 @@
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>32</v>
       </c>
       <c r="F56" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>35</v>
       </c>
       <c r="F58" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
         <v>66</v>
       </c>
     </row>
@@ -2408,51 +2408,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>124</v>
       </c>
       <c r="F66" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>32</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>39</v>
       </c>
       <c r="F68" t="s">
         <v>40</v>
       </c>
     </row>
@@ -2493,68 +2493,68 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>124</v>
       </c>
       <c r="F72" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>32</v>
       </c>
       <c r="F74" t="s">
         <v>137</v>
       </c>
     </row>
@@ -2664,51 +2664,51 @@
       </c>
       <c r="C4" t="s">
         <v>140</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>141</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>142</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
@@ -2801,51 +2801,51 @@
       </c>
       <c r="C11" t="s">
         <v>147</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>148</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>149</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
@@ -2941,51 +2941,51 @@
       </c>
       <c r="C18" t="s">
         <v>157</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>158</v>
       </c>
       <c r="F18" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>160</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>161</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
@@ -3001,51 +3001,51 @@
       </c>
       <c r="C21" t="s">
         <v>163</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>164</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>102</v>
       </c>
       <c r="F22" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>166</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>158</v>
       </c>
       <c r="F23" t="s">
@@ -3318,51 +3318,51 @@
       </c>
       <c r="C37" t="s">
         <v>185</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>186</v>
       </c>
       <c r="D38">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>102</v>
       </c>
       <c r="F38" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>187</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>32</v>
       </c>
       <c r="F39" t="s">
@@ -3452,51 +3452,51 @@
       </c>
       <c r="C44" t="s">
         <v>193</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>32</v>
       </c>
       <c r="F44" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>194</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>115</v>
       </c>
       <c r="F45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>195</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>32</v>
       </c>
       <c r="F46" t="s">
@@ -3689,51 +3689,51 @@
       </c>
       <c r="C56" t="s">
         <v>207</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>32</v>
       </c>
       <c r="F56" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>208</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
       <c r="F57" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>209</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>32</v>
       </c>
     </row>