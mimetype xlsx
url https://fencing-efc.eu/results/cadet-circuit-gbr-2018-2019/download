--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1771,101 +1771,101 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1932,51 +1932,51 @@
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
@@ -2071,51 +2071,51 @@
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2159,85 +2159,85 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>43</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>44</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>46</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>47</v>
       </c>
       <c r="F28" t="s">
         <v>48</v>
       </c>
     </row>
@@ -2324,51 +2324,51 @@
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>34</v>
       </c>
       <c r="F33" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
@@ -2469,51 +2469,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>70</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>71</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>72</v>
       </c>
       <c r="F43" t="s">
         <v>73</v>
       </c>
     </row>
@@ -2620,88 +2620,88 @@
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>83</v>
       </c>
       <c r="F49" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>47</v>
       </c>
       <c r="F50" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>86</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>88</v>
       </c>
       <c r="F52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
     </row>
@@ -3204,51 +3204,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>23</v>
       </c>
       <c r="F81" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>136</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>88</v>
       </c>
       <c r="F82" t="s">
@@ -3324,91 +3324,91 @@
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>121</v>
       </c>
       <c r="F86" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>144</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>47</v>
       </c>
       <c r="F87" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>47</v>
       </c>
       <c r="F88" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>147</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>47</v>
       </c>
       <c r="F89" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>149</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>72</v>
       </c>
       <c r="F90" t="s">
@@ -3544,51 +3544,51 @@
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>34</v>
       </c>
       <c r="F97" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>163</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>164</v>
       </c>
       <c r="F98" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>166</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>47</v>
       </c>
       <c r="F99" t="s">
@@ -3741,51 +3741,51 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>181</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>182</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>37</v>
       </c>
       <c r="F108" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>47</v>
       </c>
     </row>
@@ -3798,51 +3798,51 @@
       </c>
       <c r="C110" t="s">
         <v>185</v>
       </c>
       <c r="D110">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>47</v>
       </c>
       <c r="F110" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>187</v>
       </c>
       <c r="D111">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>72</v>
       </c>
       <c r="F111" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>188</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>60</v>
       </c>
       <c r="F112" t="s">
@@ -3986,51 +3986,51 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>199</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>115</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>200</v>
       </c>
       <c r="D121">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>47</v>
       </c>
       <c r="F121" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="C122" t="s">
         <v>201</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>47</v>
       </c>
       <c r="F122" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4339,51 +4339,51 @@
         <v>226</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>136</v>
       </c>
       <c r="C142" t="s">
         <v>227</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>228</v>
       </c>
       <c r="D143">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>229</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>23</v>
       </c>
       <c r="F144" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
@@ -4404,51 +4404,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>232</v>
       </c>
       <c r="D146">
         <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>47</v>
       </c>
       <c r="F146" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>234</v>
       </c>
       <c r="D147">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>95</v>
       </c>
       <c r="F147" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>236</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>47</v>
       </c>
       <c r="F148" t="s">
         <v>237</v>
       </c>
     </row>
@@ -4509,90 +4509,90 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>239</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>240</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>241</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>243</v>
       </c>
       <c r="D5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>47</v>
       </c>
       <c r="F5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>244</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>245</v>
       </c>
       <c r="D7">
         <v>21</v>
@@ -4627,51 +4627,51 @@
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>248</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>249</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>250</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>164</v>
       </c>
       <c r="F11" t="s">
         <v>251</v>
       </c>
     </row>
@@ -4963,51 +4963,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>274</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>275</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
       <c r="F28" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>276</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
@@ -5217,51 +5217,51 @@
       </c>
       <c r="C40" t="s">
         <v>292</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>293</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>95</v>
       </c>
       <c r="F41" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>295</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
     </row>
@@ -5274,71 +5274,71 @@
       </c>
       <c r="C43" t="s">
         <v>296</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>101</v>
       </c>
       <c r="F43" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>298</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>60</v>
       </c>
       <c r="F44" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>300</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>301</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>47</v>
       </c>
       <c r="F46" t="s">
@@ -5448,51 +5448,51 @@
       </c>
       <c r="C52" t="s">
         <v>310</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>72</v>
       </c>
       <c r="F52" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>312</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>47</v>
       </c>
       <c r="F53" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>313</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>29</v>
       </c>
     </row>
@@ -5505,51 +5505,51 @@
       </c>
       <c r="C55" t="s">
         <v>314</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>47</v>
       </c>
       <c r="F55" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>315</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>101</v>
       </c>
       <c r="F56" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>317</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>47</v>
       </c>
       <c r="F57" t="s">
@@ -5582,51 +5582,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>320</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>322</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>47</v>
       </c>
       <c r="F60" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>324</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>304</v>
       </c>
     </row>
@@ -5696,51 +5696,51 @@
       </c>
       <c r="C65" t="s">
         <v>329</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>64</v>
       </c>
       <c r="F65" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>330</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>47</v>
       </c>
       <c r="F66" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>332</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
@@ -5773,71 +5773,71 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>334</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>335</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>101</v>
       </c>
       <c r="F70" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>337</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>47</v>
       </c>
       <c r="F71" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>338</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>29</v>
       </c>
     </row>
@@ -5964,91 +5964,91 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>346</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>347</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>23</v>
       </c>
       <c r="F80" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>349</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>64</v>
       </c>
       <c r="F81" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>350</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>72</v>
       </c>
       <c r="F82" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>351</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>47</v>
       </c>
       <c r="F83" t="s">
@@ -6178,91 +6178,91 @@
       </c>
       <c r="C90" t="s">
         <v>360</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>47</v>
       </c>
       <c r="F90" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>361</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>23</v>
       </c>
       <c r="F91" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>362</v>
       </c>
       <c r="D92">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>47</v>
       </c>
       <c r="F92" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>363</v>
       </c>
       <c r="D93">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>47</v>
       </c>
       <c r="F93" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>364</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>47</v>
       </c>
     </row>
@@ -6335,51 +6335,51 @@
       </c>
       <c r="C98" t="s">
         <v>369</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>370</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>371</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>47</v>
       </c>
       <c r="F100" t="s">
         <v>186</v>
       </c>
     </row>
@@ -6392,88 +6392,88 @@
       </c>
       <c r="C101" t="s">
         <v>372</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>34</v>
       </c>
       <c r="F101" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>94</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>374</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>23</v>
       </c>
       <c r="F102" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>375</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>376</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>47</v>
       </c>
       <c r="F104" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>377</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>95</v>
       </c>
       <c r="F105" t="s">
@@ -6603,71 +6603,71 @@
       </c>
       <c r="C112" t="s">
         <v>384</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>47</v>
       </c>
       <c r="F112" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>385</v>
       </c>
       <c r="D113">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>47</v>
       </c>
       <c r="F113" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>107</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>386</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>47</v>
       </c>
       <c r="F114" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>107</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>388</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>47</v>
       </c>
       <c r="F115" t="s">
@@ -6777,51 +6777,51 @@
       </c>
       <c r="C121" t="s">
         <v>397</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>47</v>
       </c>
       <c r="F121" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>398</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>47</v>
       </c>
       <c r="F122" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>399</v>
       </c>
       <c r="D123">
         <v>9</v>
       </c>
       <c r="E123" t="s">
         <v>37</v>
       </c>
       <c r="F123" t="s">
@@ -6854,51 +6854,51 @@
       </c>
       <c r="C125" t="s">
         <v>401</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>47</v>
       </c>
       <c r="F125" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>402</v>
       </c>
       <c r="D126">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>47</v>
       </c>
       <c r="F126" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>403</v>
       </c>
       <c r="D127">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>47</v>
       </c>
       <c r="F127" t="s">
@@ -7079,68 +7079,68 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>417</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>23</v>
       </c>
       <c r="F137" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>418</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>37</v>
       </c>
       <c r="F138" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>132</v>
       </c>
       <c r="C139" t="s">
         <v>419</v>
       </c>
       <c r="D139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>47</v>
       </c>
       <c r="F139" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="C140" t="s">
         <v>420</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>72</v>
       </c>
       <c r="F140" t="s">
         <v>283</v>
       </c>
     </row>
@@ -7240,85 +7240,85 @@
         <v>214</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>428</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>429</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>47</v>
       </c>
       <c r="F148" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>430</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>101</v>
       </c>
       <c r="F149" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>431</v>
       </c>
       <c r="D150">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>432</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>95</v>
       </c>
       <c r="F151" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
@@ -7387,82 +7387,82 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>438</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>254</v>
       </c>
       <c r="F156" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>439</v>
       </c>
       <c r="D157">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>47</v>
       </c>
       <c r="F157" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>440</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>441</v>
       </c>
       <c r="D159">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>64</v>
       </c>
       <c r="F159" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>442</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>47</v>
       </c>
       <c r="F160" t="s">
         <v>214</v>
       </c>
     </row>
@@ -7486,51 +7486,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>444</v>
       </c>
       <c r="D162">
         <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>64</v>
       </c>
       <c r="F162" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>445</v>
       </c>
       <c r="D163">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>446</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>47</v>
       </c>
       <c r="F164" t="s">
         <v>389</v>
       </c>
     </row>
@@ -7554,51 +7554,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>448</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>47</v>
       </c>
       <c r="F166" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="C167" t="s">
         <v>449</v>
       </c>
       <c r="D167">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>47</v>
       </c>
       <c r="F167" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>450</v>
       </c>
       <c r="D168">
         <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
@@ -7616,51 +7616,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
       </c>
       <c r="C170" t="s">
         <v>452</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>47</v>
       </c>
       <c r="F170" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>454</v>
       </c>
       <c r="D171">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>47</v>
       </c>
       <c r="F171" t="s">
         <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>