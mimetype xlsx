--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1228,68 +1228,68 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1365,51 +1365,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -1439,91 +1439,91 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1536,71 +1536,71 @@
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>15.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>15.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1627,71 +1627,71 @@
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>15.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>49</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>15.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1920,51 +1920,51 @@
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>49</v>
       </c>
       <c r="F40" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1991,71 +1991,71 @@
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -2122,51 +2122,51 @@
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>49</v>
       </c>
       <c r="F49" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
@@ -2259,51 +2259,51 @@
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>98</v>
       </c>
       <c r="F57" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>101</v>
       </c>
       <c r="F58" t="s">
@@ -2387,99 +2387,99 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>49</v>
       </c>
       <c r="F63" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>101</v>
       </c>
       <c r="F64" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
@@ -2494,51 +2494,51 @@
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>29</v>
       </c>
       <c r="F71" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>120</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>29</v>
       </c>
       <c r="F72" t="s">
         <v>121</v>
       </c>
     </row>
@@ -2633,71 +2633,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>126</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>34</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>127</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>128</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2764,51 +2764,51 @@
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>132</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>133</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>134</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>135</v>
       </c>
     </row>
@@ -2892,88 +2892,88 @@
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>140</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>141</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>101</v>
       </c>
       <c r="F16" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>142</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>15.0</v>
       </c>
       <c r="C18" t="s">
         <v>143</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>15.0</v>
       </c>
       <c r="C19" t="s">
         <v>144</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
@@ -3083,51 +3083,51 @@
       </c>
       <c r="C25" t="s">
         <v>152</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>153</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>154</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
@@ -3177,85 +3177,85 @@
       </c>
       <c r="C30" t="s">
         <v>158</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>159</v>
       </c>
       <c r="F30" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>161</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>162</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>163</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>164</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>35</v>
       </c>
     </row>
@@ -3399,51 +3399,51 @@
       </c>
       <c r="C42" t="s">
         <v>173</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>174</v>
       </c>
       <c r="F42" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>176</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
       <c r="F43" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>177</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3456,51 +3456,51 @@
       </c>
       <c r="C45" t="s">
         <v>178</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>91</v>
       </c>
       <c r="F45" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>180</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>181</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
@@ -3641,108 +3641,108 @@
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>190</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>191</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>192</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>193</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>101</v>
       </c>
       <c r="F58" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>195</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>196</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>49</v>
       </c>
       <c r="F60" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3829,91 +3829,91 @@
       </c>
       <c r="C65" t="s">
         <v>203</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>204</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>205</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>34</v>
       </c>
       <c r="F67" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>206</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>174</v>
       </c>
       <c r="F68" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>207</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
       <c r="F69" t="s">
@@ -4040,51 +4040,51 @@
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>216</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>217</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>218</v>
       </c>
       <c r="F77" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>220</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>52</v>
       </c>
       <c r="F78" t="s">
@@ -4100,215 +4100,215 @@
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
       <c r="F79" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>224</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>101</v>
       </c>
       <c r="F80" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>227</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>228</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>29</v>
       </c>
       <c r="F83" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>229</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>230</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>231</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>232</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>29</v>
       </c>
       <c r="F87" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>233</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>29</v>
       </c>
       <c r="F88" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>234</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
       <c r="F89" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>236</v>
       </c>
       <c r="D90">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>29</v>
       </c>
       <c r="F90" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>238</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
         <v>30</v>
       </c>
     </row>
@@ -4346,51 +4346,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>241</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>29</v>
       </c>
       <c r="F94" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>242</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>101</v>
       </c>
       <c r="F95" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>243</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>218</v>
       </c>
       <c r="F96" t="s">
         <v>244</v>
       </c>
     </row>